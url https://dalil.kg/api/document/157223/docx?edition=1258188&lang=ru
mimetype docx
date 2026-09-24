--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -112,51 +112,51 @@
         <w:spacing w:after="480"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjjchhqxuakcgqjwlmedy">
+      <w:hyperlink w:history="1" r:id="rIdyslnwzvj25syobyaouh5h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -297,91 +297,91 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении Временных правил регулирования цен на лекарственные средства в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcapexnaby6aqzckqx744_">
+      <w:hyperlink w:history="1" r:id="rIdl1afj-gfwzrh_dvc8pp92">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 28 июля 2021 года № 91</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2kyu1m8copattwx-tgaie">
+      <w:hyperlink w:history="1" r:id="rId3ass-2apubzfijeug5pbf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 мая 2022 года № 268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmmktif1ayoyax0r9o3ku">
+      <w:hyperlink w:history="1" r:id="rId-7b9g7vjvpzpbxfaczeh0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 января 2023 года № 8)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях обеспечения эффективной реализации государственной политики по регулированию цен на лекарственные средства, в рамках реализации Плана действий Правительства Кыргызской Республики на 2019 год по исполнению Плана Правительства Кыргызской Республики на 2019-2023 годы по реализации </w:t>
@@ -404,95 +404,95 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жогорку Кенеша Кыргызской Республики от 20 апреля 2018 года № 2377-VI, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 6</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvd2nafw8fp_ldrhmryvou">
+      <w:hyperlink w:history="1" r:id="rIdgon0tnwv7a7op48guppc6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об обращении лекарственных средств", статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj14hmqkwhgzaelaidxiey">
+      <w:hyperlink w:history="1" r:id="rIdmmimxjqy23j488xjxsqtr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
@@ -513,195 +513,195 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Министерству здравоохранения Кыргызской Республики, после вступления в силу настоящего постановления, в срок до 31 марта 2023 года года провести на территории Кыргызской Республики пилотный проект по апробации механизма регулирования цен на лекарственные средства, включенные в справочник лекарственных средств, возмещаемых по Дополнительной программе обязательного медицинского страхования и Программе государственных гарантий по обеспечению граждан медико-санитарной помощью, а также на зарегистрированные лекарственные средства, включенные в перечень лекарственных средств, необходимых для лечения коронавирусной инфекции (COVID-19), утверждаемый Министерством здравоохранения Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8u488np7cv4gmp0ijg1xh">
+      <w:hyperlink w:history="1" r:id="rIdcvcshy0yl3qk3zi4xtoif">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 июля 2021 года № 91</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugufn9fbzyanymisiwwxb">
+      <w:hyperlink w:history="1" r:id="rIdknvae7prukzzmlywe_bdy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 мая 2022 года № 268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0002lbnjdqjkfaebbiemb">
+      <w:hyperlink w:history="1" r:id="rIdy3j44_aelsfmjgkzyzbyd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 января 2023 года № 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduj80dopvfwsxmxhmlkgwb">
+      <w:hyperlink w:history="1" r:id="rIdt6hr8kekaj_byf2ucom3x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Временные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирования цен на лекарственные средства в Кыргызской Республике согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Установить, что держатели регистрационных удостоверений о государственной регистрации лекарственных средств для регистрации цен на лекарственные средства в срок до 1 сентября 2021 года должны представить в подведомственное подразделение уполномоченного государственного органа Кыргызской Республики в области здравоохранения, регулирующее обращение лекарственных средств и медицинских изделий, заявление о регистрации цен на лекарственные средства, включенные в справочник лекарственных средств, возмещаемых по Дополнительной программе обязательного медицинского страхования и Программе государственных гарантий по обеспечению граждан медико-санитарной помощью, а также на зарегистрированные лекарственные средства, включенные в перечень лекарственных средств, необходимых для лечения коронавирусной инфекции (COVID-19), утверждаемый Министерством здравоохранения Кыргызской Республики в порядке, определяемом Временными правилами регулирования цен на лекарственные средства в Кыргызской Республике, утвержденными пунктом 2 настоящего постановления  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvipjkkqogb_wituy0gu8q">
+      <w:hyperlink w:history="1" r:id="rIda6abm58gtqvacnsrsizsz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 июля 2021 года № 91</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcb4fp_uvscl3sgkgmohi">
+      <w:hyperlink w:history="1" r:id="rIdqxunzljyqp-k3vtwb84kz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 мая 2022 года № 268)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Министерству здравоохранения Кыргызской Республики совместно с уполномоченным государственным органом в сфере антимонопольного регулирования:</w:t>
       </w:r>
@@ -739,127 +739,127 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в случае успешной реализации пилотного проекта, в установленном порядке разработать и внести на рассмотрение Кабинета Министров Кыргызской Республики соответствующие проекты нормативных правовых актов Кыргызской Республики по регулированию цен на лекарственные средства, включенные в Национальный перечень жизненно важных лекарственных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopiqzzo_pna5fswzp9ao6">
+      <w:hyperlink w:history="1" r:id="rIdrwcmzwvu1yzmvizlsa22c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 июля 2021 года № 91</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnu06yfhfgjuqwckxj7pfz">
+      <w:hyperlink w:history="1" r:id="rIdoynjdnaheal2k1xbhsbag">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 мая 2022 года № 268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Контроль за исполнением настоящего постановления возложить на отдел здравоохранения и социальной защиты Администрации Президента Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpuzffgfbnw1khczzl435d">
+      <w:hyperlink w:history="1" r:id="rIdiiecqtc9zn1wlf5mhn5sq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 июля 2021 года № 91</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -879,63 +879,63 @@
         </w:rPr>
         <w:t xml:space="preserve">главы 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Временных правил регулирования цен на лекарственные средства в Кыргызской Республике, утвержденных пунктом 2 настоящего постановления, которая вступает в силу по истечении шести месяцев со дня официального опубликования и действует до 31 марта 2023 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-psvqqutaeiqqttptwas">
+      <w:hyperlink w:history="1" r:id="rIdqef7sp9fku5b4rqi0-nhw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 июля 2021 года № 91</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdnynzyalnrosk0klc9im4x">
+      <w:hyperlink w:history="1" r:id="rIdpe0vt9v5oq90gwpf6mflu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 января 2023 года № 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1111,69 +1111,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdlgip_htqjyxauezehcbzh">
+    <w:hyperlink w:history="1" r:id="rIdbxkjdws2omfobwbwtdzlg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157223</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId0zj4lk8eus88cwcb9bghi">
+    <w:hyperlink w:history="1" r:id="rIdo-rjc3xyyt_jwocfgjqup">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1316,57 +1316,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkjjchhqxuakcgqjwlmedy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160215" TargetMode="External"/><Relationship Id="rIdcapexnaby6aqzckqx744_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rId2kyu1m8copattwx-tgaie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rIdtmmktif1ayoyax0r9o3ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159829" TargetMode="External"/><Relationship Id="rIdvd2nafw8fp_ldrhmryvou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111672" TargetMode="External"/><Relationship Id="rIdj14hmqkwhgzaelaidxiey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rId8u488np7cv4gmp0ijg1xh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdugufn9fbzyanymisiwwxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rId0002lbnjdqjkfaebbiemb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159829" TargetMode="External"/><Relationship Id="rIduj80dopvfwsxmxhmlkgwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157224" TargetMode="External"/><Relationship Id="rIdvipjkkqogb_wituy0gu8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdjcb4fp_uvscl3sgkgmohi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rIdopiqzzo_pna5fswzp9ao6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdnu06yfhfgjuqwckxj7pfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rIdpuzffgfbnw1khczzl435d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdw-psvqqutaeiqqttptwas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdnynzyalnrosk0klc9im4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159829" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdyslnwzvj25syobyaouh5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160215" TargetMode="External"/><Relationship Id="rIdl1afj-gfwzrh_dvc8pp92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rId3ass-2apubzfijeug5pbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rId-7b9g7vjvpzpbxfaczeh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159829" TargetMode="External"/><Relationship Id="rIdgon0tnwv7a7op48guppc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111672" TargetMode="External"/><Relationship Id="rIdmmimxjqy23j488xjxsqtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdcvcshy0yl3qk3zi4xtoif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdknvae7prukzzmlywe_bdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rIdy3j44_aelsfmjgkzyzbyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159829" TargetMode="External"/><Relationship Id="rIdt6hr8kekaj_byf2ucom3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157224" TargetMode="External"/><Relationship Id="rIda6abm58gtqvacnsrsizsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdqxunzljyqp-k3vtwb84kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rIdrwcmzwvu1yzmvizlsa22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdoynjdnaheal2k1xbhsbag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159183" TargetMode="External"/><Relationship Id="rIdiiecqtc9zn1wlf5mhn5sq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdqef7sp9fku5b4rqi0-nhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158376" TargetMode="External"/><Relationship Id="rIdpe0vt9v5oq90gwpf6mflu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159829" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdlgip_htqjyxauezehcbzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157223" TargetMode="External"/><Relationship Id="rId0zj4lk8eus88cwcb9bghi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbxkjdws2omfobwbwtdzlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157223" TargetMode="External"/><Relationship Id="rIdo-rjc3xyyt_jwocfgjqup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>