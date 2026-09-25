--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -160,261 +160,261 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об организации работы в рамках Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkowa2p6yp7iomtqp-c_7e">
+      <w:hyperlink w:history="1" r:id="rIdy1iabmict-xrduyupm97f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 января 2022 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации Договора о Евразийском экономическом союзе от 29 мая 2014 года и Регламента работы Евразийской экономической комиссии, утвержденного Решением Высшего Евразийского экономического совета от 23 декабря 2014 года № 98, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc36kvvxzqi41v9tiashvg">
+      <w:hyperlink w:history="1" r:id="rIdqlhe2jowoxvdtfb304bim">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde837ijworbfnbnyqzcoei">
+      <w:hyperlink w:history="1" r:id="rIdpzvx80tm4jd82ayukwzq4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshubzqib-gnrzoh0hoe2u">
+      <w:hyperlink w:history="1" r:id="rId6cz1itecvu1pwtha9g0o7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Сферы деятельности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в рамках Евразийского экономического союза (далее - ЕАЭС), закрепляемые за уполномоченными государственными органами, согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9v1fteiqpkzkzklpqb6a6">
+      <w:hyperlink w:history="1" r:id="rIdrpwgdh7vge9gbf1wsnql6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рассмотрения документов (материалов), подготовки позиций к заседаниям Высшего Евразийского экономического совета, Евразийского межправительственного совета, Совета и Коллегии Евразийской экономической комиссии согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyqy5snolzhsmgtcpkw-f">
+      <w:hyperlink w:history="1" r:id="rId88dktwzq0klretnmgic7k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> подготовки предложений для рассмотрения на заседаниях органов ЕАЭС согласно приложению 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzlnnlrdfxt2igmsobykd">
+      <w:hyperlink w:history="1" r:id="rIdtt2zyi4iu8xs30hion3ql">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> подготовки предложений об отмене (изменении) решений, принятых Коллегией Евразийской экономической комиссии (далее - ЕЭК), согласно приложению 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -557,51 +557,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в состав консультативного органа при Коллегии ЕЭК могут быть включены представители бизнес-сообщества, научных и общественных организаций, иные независимые эксперты, обладающие необходимой квалификацией по вопросам, входящим в компетенцию консультативного органа при Коллегии ЕЭК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeo5w7nlmlxn7okzze9dzu">
+      <w:hyperlink w:history="1" r:id="rIddhbhihmcsfz98f6pcu99i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 января 2022 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -686,141 +686,141 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbs8-yx38le1qa0ptukjpd">
+      <w:hyperlink w:history="1" r:id="rIdwbb8kcr6bjp31pdddc2u1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О Штабе по адаптации и оперативному реагированию на риски, связанные с присоединением Кыргызской Республики к Евразийскому экономическому союзу" от 23 июня 2015 года № 396;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqnih1nhv3wbz8oppg6p2">
+      <w:hyperlink w:history="1" r:id="rIdyigp0jotbdbecuomj-sol">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5skn3y273reqsn4uhcyuo">
+      <w:hyperlink w:history="1" r:id="rIdzqovs-6lgjylnuauscrns">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О Штабе по адаптации и оперативному реагированию на риски, связанные с присоединением Кыргызской Республики к Евразийскому экономическому союзу" от 23 июня 2015 года № 396" от 16 ноября 2015 года № 772;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdw91ylpu8xgpnh8ugq5k">
+      <w:hyperlink w:history="1" r:id="rIdgyrdbpojb_6xfluermhj5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О порядке взаимодействия государственных органов Кыргызской Республики с Евразийской экономической комиссией" от 18 мая 2016 года № 263.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -964,51 +964,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  в рамках Евразийского экономического союза, закрепляемые за уполномоченными государственными органами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5efkvu9dgbo_2o-drr5wj">
+      <w:hyperlink w:history="1" r:id="rIdh5j0excv552mpqrda4jx4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 января 2022 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -10182,69 +10182,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdezrjoy7lh5oz0xbu3g9zo">
+    <w:hyperlink w:history="1" r:id="rIdd6lyoglfhf6a3dmdfmnsd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157550</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdo04bzfzbuj0dvhau217ch">
+    <w:hyperlink w:history="1" r:id="rIdzsqnwx6qp5bef0toa7hrm">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10387,57 +10387,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkowa2p6yp7iomtqp-c_7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158895" TargetMode="External"/><Relationship Id="rIdc36kvvxzqi41v9tiashvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIde837ijworbfnbnyqzcoei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rIdshubzqib-gnrzoh0hoe2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157550#pr1" TargetMode="External"/><Relationship Id="rId9v1fteiqpkzkzklpqb6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157551" TargetMode="External"/><Relationship Id="rIdtyqy5snolzhsmgtcpkw-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157552" TargetMode="External"/><Relationship Id="rIdqzlnnlrdfxt2igmsobykd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157553" TargetMode="External"/><Relationship Id="rIdeo5w7nlmlxn7okzze9dzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158895" TargetMode="External"/><Relationship Id="rIdbs8-yx38le1qa0ptukjpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97739" TargetMode="External"/><Relationship Id="rIdgqnih1nhv3wbz8oppg6p2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98360" TargetMode="External"/><Relationship Id="rId5skn3y273reqsn4uhcyuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97739" TargetMode="External"/><Relationship Id="rIdmdw91ylpu8xgpnh8ugq5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98463" TargetMode="External"/><Relationship Id="rId5efkvu9dgbo_2o-drr5wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158895" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdy1iabmict-xrduyupm97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158895" TargetMode="External"/><Relationship Id="rIdqlhe2jowoxvdtfb304bim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIdpzvx80tm4jd82ayukwzq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rId6cz1itecvu1pwtha9g0o7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157550#pr1" TargetMode="External"/><Relationship Id="rIdrpwgdh7vge9gbf1wsnql6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157551" TargetMode="External"/><Relationship Id="rId88dktwzq0klretnmgic7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157552" TargetMode="External"/><Relationship Id="rIdtt2zyi4iu8xs30hion3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157553" TargetMode="External"/><Relationship Id="rIddhbhihmcsfz98f6pcu99i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158895" TargetMode="External"/><Relationship Id="rIdwbb8kcr6bjp31pdddc2u1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97739" TargetMode="External"/><Relationship Id="rIdyigp0jotbdbecuomj-sol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98360" TargetMode="External"/><Relationship Id="rIdzqovs-6lgjylnuauscrns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97739" TargetMode="External"/><Relationship Id="rIdgyrdbpojb_6xfluermhj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98463" TargetMode="External"/><Relationship Id="rIdh5j0excv552mpqrda4jx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158895" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdezrjoy7lh5oz0xbu3g9zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157550" TargetMode="External"/><Relationship Id="rIdo04bzfzbuj0dvhau217ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdd6lyoglfhf6a3dmdfmnsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157550" TargetMode="External"/><Relationship Id="rIdzsqnwx6qp5bef0toa7hrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>