--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -102,51 +102,51 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswmeuig3zey7p2xultwwv">
+      <w:hyperlink w:history="1" r:id="rIdvvj5g0nlppls1hdek3kqd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -223,453 +223,453 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О мерах по внедрению электронной системы фискализации налоговых процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxddm7sd3v_3jobjn4orm">
+      <w:hyperlink w:history="1" r:id="rIddegu78xdjjswmttibtrso">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 октября 2020 года № 514</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm86np73av68l0urutl-ul">
+      <w:hyperlink w:history="1" r:id="rIdo82le8viifdjcucylu0we">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 января 2021 года № 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vdbhdjlw5q-xnztksix4">
+      <w:hyperlink w:history="1" r:id="rId1hy-6b7xmfmfpvll3uvi-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 марта 2021 года № 123</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях обеспечения совершенствования применения контрольно-кассовых машин в рамках внедрения электронной системы фискализации налоговых процедур, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl0wj3qxl-pn6sdudid-m">
+      <w:hyperlink w:history="1" r:id="rIdaak4d4cytqb5v1lo0rn6f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsaat4q0jgln-cn5hs9_6">
+      <w:hyperlink w:history="1" r:id="rIdpyx-w6ko2wxo0g6jnxmnd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6bjbgqgeuruu4xyirqy6">
+      <w:hyperlink w:history="1" r:id="rIdlhgfahuhnkgc5xan_hhc6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и применения контрольно-кассовых машин согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-3j44ayan8q7sboj_umx1">
+      <w:hyperlink w:history="1" r:id="rId-izkk2wfdwaxzyfq2yt82">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> субъектов, которые в силу специфики своей деятельности либо особенностей местонахождения могут осуществлять денежные расчеты без применения контрольно-кассовых машин, согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyotkynrc49zmvikmoi4e">
+      <w:hyperlink w:history="1" r:id="rId6qazzui05dolsk0fmlkuz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Технические требования</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к контрольно-кассовым машинам и требования к центрам технического обслуживания контрольно-кассовых машин согласно приложению 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdyue9pmfrecag1wvnokx">
+      <w:hyperlink w:history="1" r:id="rId5wc0lmgr_jfssaouk5utp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи технического заключения к контрольно-кассовым машинам и формирования реестра контрольно-кассовых машин согласно приложению 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5jsbjhxcy88enwayomw2">
+      <w:hyperlink w:history="1" r:id="rIdqfsiewjfzlh0bibm4lokf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Требования</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к оператору фискальных данных согласно приложению 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrx3tpgm-4eyd7f9yyfvd0">
+      <w:hyperlink w:history="1" r:id="rIdw40iinpt1m0orvwalxvlq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовые правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> эксплуатации контрольно-кассовых машин согласно приложению 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf2knd6ocujoing99gmoz">
+      <w:hyperlink w:history="1" r:id="rIdvpmy5jzkpnc81gmngqtub">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">График</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> перехода и применения субъектами контрольно-кассовых машин в рамках внедрения электронной системы фискализации налоговых процедур согласно приложению 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfotf6qhka2r1gqypc2mnv">
+      <w:hyperlink w:history="1" r:id="rId0qod3i1m61y1utejfqxdk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению электронной системы фискализации налоговых процедур" от 17 декабря 2019 года № 691 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -811,99 +811,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) сроки исполнения требований об обязательном обеспечении отображения в кассовых чеках и передаче в уполномоченный налоговый орган и/или оператору фискальных данных информации в режиме реального времени о кодах средств идентификации товаров (маркировке товаров) устанавливаются Правительством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu8gvgzykb5v2o9njw5ypl">
+      <w:hyperlink w:history="1" r:id="rId_shko8z7qt0wd6dbvcgkn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 октября 2020 года № 514</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hac-r0br0a8w4kjxil9h">
+      <w:hyperlink w:history="1" r:id="rIdpse_aawmpwd6b9hl3vww_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 января 2021 года № 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6bzvwt5vtxms36ylzf3uq">
+      <w:hyperlink w:history="1" r:id="rIdzxvx8jkzmnznhq0ybiuoa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 марта 2021 года № 123</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -928,552 +928,552 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) с 1 июля 2020 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbybe4dmdqqidh3yjb_eoa">
+      <w:hyperlink w:history="1" r:id="rIdg9nz4jddbivlyn2_arvdv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Государственного реестр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> контрольно-кассовых машин, разрешенных к использованию на территории Кыргызской Республики, и Правил его формирования" от 29 декабря 2009 года № 817;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4mr0pk1lhfrpvtkj1zwb">
+      <w:hyperlink w:history="1" r:id="rIdj9bwratwwnl-jjcbrpoqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt8p6een2cf01shb9npivn">
+      <w:hyperlink w:history="1" r:id="rIdyforlh527lwu20patrous">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Государственного реестра контрольно-кассовых машин, разрешенных к использованию на территории Кыргызской Республики, и Правил его формирования" от 29 декабря 2009 года № 817" от 18 апреля 2014 года № 226;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ohwjq9wnunnjjhnoeq4x">
+      <w:hyperlink w:history="1" r:id="rIdaugnjbpkbjehb5buycazh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzf-f9dcdoxfdhslkkemp">
+      <w:hyperlink w:history="1" r:id="rIdaeycwxmbfxpqbw2ibbayh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Государственный реестра контрольно-кассовых машин, разрешенных к использованию на территории Кыргызской Республики, и Правил его формирования" от 29 декабря 2009 года № 817" от 26 ноября 2015 года № 806;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10ioesbaxnqxr8mxoajgr">
+      <w:hyperlink w:history="1" r:id="rIdcx3xfuktzqmcswaln3-wj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Временного Правительства Кыргызской Республики "Об утверждении Технических требований к моделям контрольно-кассовых машин, разрешенных к использованию на территории Кыргызской Республики" от 6 июля 2010 года № 116;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyo6swstxjt-p7kl_habt">
+      <w:hyperlink w:history="1" r:id="rIdijlrqzd-9bk9gva_bcvzp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики" от 17 апреля 2013 года № 203;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zhh4hdgx7egownbn2jum">
+      <w:hyperlink w:history="1" r:id="rId2z4slzsycvfmvb6p9vyli">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepx6zyhuxrd2ia8fjqjps">
+      <w:hyperlink w:history="1" r:id="rIdgwsvlwidp1kz0ai9hijai">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Государственного реестра контрольно-кассовых машин, разрешенных к использованию на территории Кыргызской Республики, и Правил его формирования" от 29 декабря 2009 года № 817" от 8 июля 2016 года № 378;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) с 31 декабря 2022 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrsncgs4olurwvutumnnq">
+      <w:hyperlink w:history="1" r:id="rIdhw5q3lxaykchdv0chk3g2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdya6ej2mqo4rwjbr6f8deb">
+      <w:hyperlink w:history="1" r:id="rIdoatlhkh7gcjyoki6ud6kl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-m5lrvdiafdxuuc-atno5">
+      <w:hyperlink w:history="1" r:id="rIdqmpbvoa-r1gvepo59db7r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324" от 29 ноября 2016 года № 633;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcettbnglivhhjemvpgn5f">
+      <w:hyperlink w:history="1" r:id="rIdebe5sq9her2kqnydtscms">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3jy98wiw9enum7yds16t">
+      <w:hyperlink w:history="1" r:id="rId20xixfzp7etpxx4q_9a1k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324" от 4 мая 2017 года № 252;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvp_hdz-8pe41brcze54k">
+      <w:hyperlink w:history="1" r:id="rIdka7ifawcrmuvwcqiy6ps8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrvgokyhmiza0vjvk-u7h">
+      <w:hyperlink w:history="1" r:id="rId6aqy73bswosjjfkub7nue">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324" от 16 июля 2018 года № 324;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfus7f2vuokpsnwxq_msky">
+      <w:hyperlink w:history="1" r:id="rIdfgfghrws_itxgkxogsvhc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению электронной системы фискализации налоговых процедур" от 17 декабря 2019 года № 691.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1605,99 +1605,99 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdib_fo_hjodqgtrkwcnuh8">
+      <w:hyperlink w:history="1" r:id="rIdqoj78di1uvn7gf0a56jar">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 октября 2020 года № 514</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezffoehqdxg9gqu7qizlc">
+      <w:hyperlink w:history="1" r:id="rIdu9inczxbx_jaos6zadsm0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 января 2021 года № 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkns416e8b-2mslwbxi3kk">
+      <w:hyperlink w:history="1" r:id="rIdnlgxv0apn-dsnvsga93gq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 марта 2021 года № 123</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1706,51 +1706,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящий Перечень разработан в соответствии с частями 1 и 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovz6od0sbvf2ocdf7adco">
+      <w:hyperlink w:history="1" r:id="rIdgimlsn1vv-vdt8lbavw3t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики и определяет перечень субъектов, которые в силу специфики своей деятельности либо особенностей местонахождения могут осуществлять денежные расчеты без применения контрольно-кассовых машин (далее - ККМ), а также условия и сроки освобождения от применения ККМ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2391,99 +2391,99 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnulhz8mokegsjtkq_mcwf">
+      <w:hyperlink w:history="1" r:id="rId4cii2uxh5fj7m8cy9wbkq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 октября 2020 года № 514</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgiwtksmuqhq-wuutuwu29">
+      <w:hyperlink w:history="1" r:id="rIde98vq-ikrym4sy9czx4rh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 января 2021 года № 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId06baga4xyydfowz5m-zup">
+      <w:hyperlink w:history="1" r:id="rIdvnsakei6ipmdbgzul92x3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 марта 2021 года № 123</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2492,156 +2492,156 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящий График разработан в соответствии с частью 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjophk8x35mtsxevpyxbho">
+      <w:hyperlink w:history="1" r:id="rIdqsrr4es7__gksodp5esy3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики и устанавливает сроки перехода и применения контрольно-кассовых машин (далее - ККМ), соответствующих техническим требованиям, утвержденным Правительством Кыргызской Республики в рамках внедрения электронной системы фискализации налоговых процедур.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Субъекты, зарегистрированные в автоматизированной информационной системе уполномоченного налогового органа (далее - АИС) и использующие ККМ, имеют право применять их до истечения сроков, указанных в таблице 1 настоящего Графика, если Правительством Кыргызской Республики не установлен иной срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Применение ККМ, указанных в пункте 2 настоящего Графика, допускается исключительно при условии их доработки (модернизации) в соответствии с подпунктом 2 пункта 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_3hafrjr0jt3nz8thpoll">
+      <w:hyperlink w:history="1" r:id="rIdfnlwknh3nlliuma2du1_k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению электронной системы фискализации налоговых процедур" от 17 декабря 2019 года № 691 в срок не позднее 1 июля 2021 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. ККМ, не соответствующие Временным техническим требованиям к контрольно-кассовым машинам с функцией передачи данных в режиме онлайн и требованиям к центрам технического обслуживания контрольно-кассовых машин, утвержденным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqez_lzsdeaxrpb6wsb9lg">
+      <w:hyperlink w:history="1" r:id="rIdg4fz2p9q5lzfsgtbfc5z-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324 (в редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zofgtugdszs6hf3245ml">
+      <w:hyperlink w:history="1" r:id="rIdjg3ojjt2sxo7vurh1npkx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 17 декабря 2019 года № 691), не допускаются к применению и подлежат снятию с регистрации в АИС с 1 июля 2021 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4622,69 +4622,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId8pm-2ovtv6bawvevyfvaj">
+    <w:hyperlink w:history="1" r:id="rIdknnnxbuokadv31uwozptr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157676</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdbe9iph8xyd6doffuivbzx">
+    <w:hyperlink w:history="1" r:id="rId141gjnzhlieks_urkld9i">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4827,57 +4827,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdswmeuig3zey7p2xultwwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159080" TargetMode="External"/><Relationship Id="rIdxxddm7sd3v_3jobjn4orm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdm86np73av68l0urutl-ul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rId-vdbhdjlw5q-xnztksix4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdkl0wj3qxl-pn6sdudid-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_4" TargetMode="External"/><Relationship Id="rIdrsaat4q0jgln-cn5hs9_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_109" TargetMode="External"/><Relationship Id="rIdl6bjbgqgeuruu4xyirqy6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157677" TargetMode="External"/><Relationship Id="rId-3j44ayan8q7sboj_umx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676#pr2" TargetMode="External"/><Relationship Id="rIdjyotkynrc49zmvikmoi4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157678" TargetMode="External"/><Relationship Id="rIdqdyue9pmfrecag1wvnokx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157679" TargetMode="External"/><Relationship Id="rIdi5jsbjhxcy88enwayomw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157680" TargetMode="External"/><Relationship Id="rIdrx3tpgm-4eyd7f9yyfvd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157681" TargetMode="External"/><Relationship Id="rIdqf2knd6ocujoing99gmoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676#pr7" TargetMode="External"/><Relationship Id="rIdfotf6qhka2r1gqypc2mnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rIdu8gvgzykb5v2o9njw5ypl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rId9hac-r0br0a8w4kjxil9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rId6bzvwt5vtxms36ylzf3uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdbybe4dmdqqidh3yjb_eoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rIdm4mr0pk1lhfrpvtkj1zwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96386" TargetMode="External"/><Relationship Id="rIdt8p6een2cf01shb9npivn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rId_ohwjq9wnunnjjhnoeq4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98214" TargetMode="External"/><Relationship Id="rIdxzf-f9dcdoxfdhslkkemp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rId10ioesbaxnqxr8mxoajgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92425" TargetMode="External"/><Relationship Id="rIddyo6swstxjt-p7kl_habt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94319" TargetMode="External"/><Relationship Id="rId0zhh4hdgx7egownbn2jum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98586" TargetMode="External"/><Relationship Id="rIdepx6zyhuxrd2ia8fjqjps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rIdtrsncgs4olurwvutumnnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdya6ej2mqo4rwjbr6f8deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98699" TargetMode="External"/><Relationship Id="rId-m5lrvdiafdxuuc-atno5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdcettbnglivhhjemvpgn5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99968" TargetMode="External"/><Relationship Id="rIdl3jy98wiw9enum7yds16t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdgvp_hdz-8pe41brcze54k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12208" TargetMode="External"/><Relationship Id="rIdkrvgokyhmiza0vjvk-u7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdfus7f2vuokpsnwxq_msky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rIdib_fo_hjodqgtrkwcnuh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdezffoehqdxg9gqu7qizlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rIdkns416e8b-2mslwbxi3kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdovz6od0sbvf2ocdf7adco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_109" TargetMode="External"/><Relationship Id="rIdnulhz8mokegsjtkq_mcwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdgiwtksmuqhq-wuutuwu29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rId06baga4xyydfowz5m-zup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdjophk8x35mtsxevpyxbho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_109" TargetMode="External"/><Relationship Id="rId_3hafrjr0jt3nz8thpoll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rIdqez_lzsdeaxrpb6wsb9lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rId1zofgtugdszs6hf3245ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdvvj5g0nlppls1hdek3kqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159080" TargetMode="External"/><Relationship Id="rIddegu78xdjjswmttibtrso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdo82le8viifdjcucylu0we" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rId1hy-6b7xmfmfpvll3uvi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdaak4d4cytqb5v1lo0rn6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_4" TargetMode="External"/><Relationship Id="rIdpyx-w6ko2wxo0g6jnxmnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_109" TargetMode="External"/><Relationship Id="rIdlhgfahuhnkgc5xan_hhc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157677" TargetMode="External"/><Relationship Id="rId-izkk2wfdwaxzyfq2yt82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676#pr2" TargetMode="External"/><Relationship Id="rId6qazzui05dolsk0fmlkuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157678" TargetMode="External"/><Relationship Id="rId5wc0lmgr_jfssaouk5utp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157679" TargetMode="External"/><Relationship Id="rIdqfsiewjfzlh0bibm4lokf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157680" TargetMode="External"/><Relationship Id="rIdw40iinpt1m0orvwalxvlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157681" TargetMode="External"/><Relationship Id="rIdvpmy5jzkpnc81gmngqtub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676#pr7" TargetMode="External"/><Relationship Id="rId0qod3i1m61y1utejfqxdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rId_shko8z7qt0wd6dbvcgkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdpse_aawmpwd6b9hl3vww_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rIdzxvx8jkzmnznhq0ybiuoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdg9nz4jddbivlyn2_arvdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rIdj9bwratwwnl-jjcbrpoqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96386" TargetMode="External"/><Relationship Id="rIdyforlh527lwu20patrous" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rIdaugnjbpkbjehb5buycazh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98214" TargetMode="External"/><Relationship Id="rIdaeycwxmbfxpqbw2ibbayh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rIdcx3xfuktzqmcswaln3-wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92425" TargetMode="External"/><Relationship Id="rIdijlrqzd-9bk9gva_bcvzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94319" TargetMode="External"/><Relationship Id="rId2z4slzsycvfmvb6p9vyli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98586" TargetMode="External"/><Relationship Id="rIdgwsvlwidp1kz0ai9hijai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90464" TargetMode="External"/><Relationship Id="rIdhw5q3lxaykchdv0chk3g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdoatlhkh7gcjyoki6ud6kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98699" TargetMode="External"/><Relationship Id="rIdqmpbvoa-r1gvepo59db7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdebe5sq9her2kqnydtscms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99968" TargetMode="External"/><Relationship Id="rId20xixfzp7etpxx4q_9a1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdka7ifawcrmuvwcqiy6ps8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12208" TargetMode="External"/><Relationship Id="rId6aqy73bswosjjfkub7nue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdfgfghrws_itxgkxogsvhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rIdqoj78di1uvn7gf0a56jar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdu9inczxbx_jaos6zadsm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rIdnlgxv0apn-dsnvsga93gq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdgimlsn1vv-vdt8lbavw3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_109" TargetMode="External"/><Relationship Id="rId4cii2uxh5fj7m8cy9wbkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIde98vq-ikrym4sy9czx4rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rIdvnsakei6ipmdbgzul92x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdqsrr4es7__gksodp5esy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_109" TargetMode="External"/><Relationship Id="rIdfnlwknh3nlliuma2du1_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rIdg4fz2p9q5lzfsgtbfc5z-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdjg3ojjt2sxo7vurh1npkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8pm-2ovtv6bawvevyfvaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676" TargetMode="External"/><Relationship Id="rIdbe9iph8xyd6doffuivbzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdknnnxbuokadv31uwozptr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676" TargetMode="External"/><Relationship Id="rId141gjnzhlieks_urkld9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>