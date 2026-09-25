--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -161,51 +161,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyd-fgyaxlyo3jjl_n93w">
+      <w:hyperlink w:history="1" r:id="rIdeneolp8ui0lgmelwpr0gf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -245,51 +245,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июня 2023 года № 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmccmrh1wprvhmng_ysxm">
+      <w:hyperlink w:history="1" r:id="rIdduno-y8qvichtt7dpvn98">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 августа 2024 года № 490</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -385,51 +385,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В течение года утвержденные объемы выравнивающих трансфертов не уточняются в общем объеме, но могут уточняться территориальными подразделениями уполномоченного государственного органа в пределах выделенных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwup2yrsxudw8strpyvhrb">
+      <w:hyperlink w:history="1" r:id="rIdnyy4vc_93zvvbrl-xi5f7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -499,51 +499,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Выравнивающие трансферты распределяются уполномоченным государственным органом по прогнозированию и исполнению бюджета (далее – уполномоченный государственный орган) местным бюджетам в соответствии с настоящим Порядком и предоставляются согласно поквартальному распределению доходов и расходов бюджета на очередной финансовый год каждому району.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrup8w6cd25ltvy0ahpbzc">
+      <w:hyperlink w:history="1" r:id="rIdqahznjawztqd1ye-fpupc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -730,51 +730,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Территориальным подразделением уполномоченного государственного органа (далее - территориальное подразделение) для правильности и обоснованности составления местных бюджетов проводятся анализ и мониторинг расходов и доходов местных бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztebqem7abwxgbz8419ev">
+      <w:hyperlink w:history="1" r:id="rIdeg4kajkofkwqow2u9zkdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -844,51 +844,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Территориальным подразделением уполномоченного государственного органа (далее - территориальное подразделение) для определения объемов выравнивающих трансфертов проводится оценка суммарных расходных обязательств и доходов местных бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsu3ejn5yf9m8rco_eucdo">
+      <w:hyperlink w:history="1" r:id="rIdyealkxjsllylkytatzqs_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -974,51 +974,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Территориальное подразделение распределяет выравнивающие трансферты каждому айыл окмоту согласно решениям местной государственной администрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfiszcl0eumx19r54flltn">
+      <w:hyperlink w:history="1" r:id="rIdj5o2pmaimai4womrj7_90">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1210,51 +1210,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оценка суммарных доходов i-го местного бюджета согласно проекту на очередной бюджетный год и прогнозируемый период.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofeyxvkrlnpknxf1ow5z0">
+      <w:hyperlink w:history="1" r:id="rIdkkyy63tbzkojet-_wupdo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1324,51 +1324,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. УУполномоченный государственный орган рассчитывает по формуле объемы выравнивающего трансферта по каждому району (органу местного самоуправления) и дополнительно к нему устанавливает корректирующий коэффициент в пределах 1,10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgs5hoim9snru-9y4lcee">
+      <w:hyperlink w:history="1" r:id="rIdy7rophzi2vimwjx08a2_w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1408,51 +1408,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июня 2023 года № 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-s9izyjm-zhtrzt0rz4z">
+      <w:hyperlink w:history="1" r:id="rIdqtbvhjhdswpm8jksz8-dx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 августа 2024 года № 490</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1478,51 +1478,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Территориальные подразделения рассчитывают выравнивающие трансферты по органам местного самоуправления по формуле и распределяют самостоятельно для каждого органа местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId274h1xgkdhy1asikcwr9e">
+      <w:hyperlink w:history="1" r:id="rId0gr1fbd9c97gu0e88thzc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1562,99 +1562,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июня 2023 года № 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp-qzi7ynd4er4zyt23d9o">
+      <w:hyperlink w:history="1" r:id="rIdml4skah94gxqgpz7j1kyo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 августа 2024 года № 490</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisb8ehdicphimqwehvdqs">
+      <w:hyperlink w:history="1" r:id="rIdsnbmffj69nv4i1gkvcjxl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1718,51 +1718,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5vacbkc4mrgt-xzhxqx6e">
+      <w:hyperlink w:history="1" r:id="rIda89tbfxdpb1csrcipvdw2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2019,69 +2019,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdewurfwwf9t4-ttahoomdl">
+    <w:hyperlink w:history="1" r:id="rIdqjqxbp6twyyvniuzmfegb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158800</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId2ar_-62uk3mzvcw5pgxwx">
+    <w:hyperlink w:history="1" r:id="rIdqnqjhu0n2hd9ibmdeqbjw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2224,57 +2224,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlyd-fgyaxlyo3jjl_n93w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdvmccmrh1wprvhmng_ysxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdwup2yrsxudw8strpyvhrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdrup8w6cd25ltvy0ahpbzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdztebqem7abwxgbz8419ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdsu3ejn5yf9m8rco_eucdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdfiszcl0eumx19r54flltn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdofeyxvkrlnpknxf1ow5z0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdfgs5hoim9snru-9y4lcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rId0-s9izyjm-zhtrzt0rz4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rId274h1xgkdhy1asikcwr9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdp-qzi7ynd4er4zyt23d9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdisb8ehdicphimqwehvdqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rId5vacbkc4mrgt-xzhxqx6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdeneolp8ui0lgmelwpr0gf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdduno-y8qvichtt7dpvn98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdnyy4vc_93zvvbrl-xi5f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdqahznjawztqd1ye-fpupc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdeg4kajkofkwqow2u9zkdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdyealkxjsllylkytatzqs_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdj5o2pmaimai4womrj7_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdkkyy63tbzkojet-_wupdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdy7rophzi2vimwjx08a2_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdqtbvhjhdswpm8jksz8-dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rId0gr1fbd9c97gu0e88thzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdml4skah94gxqgpz7j1kyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdsnbmffj69nv4i1gkvcjxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIda89tbfxdpb1csrcipvdw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdewurfwwf9t4-ttahoomdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158800" TargetMode="External"/><Relationship Id="rId2ar_-62uk3mzvcw5pgxwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqjqxbp6twyyvniuzmfegb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158800" TargetMode="External"/><Relationship Id="rIdqnqjhu0n2hd9ibmdeqbjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>