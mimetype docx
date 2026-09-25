--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -161,51 +161,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeneolp8ui0lgmelwpr0gf">
+      <w:hyperlink w:history="1" r:id="rIduwi3hr5qhfdjrztr1nr8v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -245,51 +245,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июня 2023 года № 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduno-y8qvichtt7dpvn98">
+      <w:hyperlink w:history="1" r:id="rIdjlyw-jfgjw-qbety-lfun">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 августа 2024 года № 490</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -385,51 +385,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В течение года утвержденные объемы выравнивающих трансфертов не уточняются в общем объеме, но могут уточняться территориальными подразделениями уполномоченного государственного органа в пределах выделенных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnyy4vc_93zvvbrl-xi5f7">
+      <w:hyperlink w:history="1" r:id="rIdtscf0s7rmr-u4kbxft6i5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -499,51 +499,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Выравнивающие трансферты распределяются уполномоченным государственным органом по прогнозированию и исполнению бюджета (далее – уполномоченный государственный орган) местным бюджетам в соответствии с настоящим Порядком и предоставляются согласно поквартальному распределению доходов и расходов бюджета на очередной финансовый год каждому району.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqahznjawztqd1ye-fpupc">
+      <w:hyperlink w:history="1" r:id="rIdejz3dstqerqvp62zntvxx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -730,51 +730,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Территориальным подразделением уполномоченного государственного органа (далее - территориальное подразделение) для правильности и обоснованности составления местных бюджетов проводятся анализ и мониторинг расходов и доходов местных бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeg4kajkofkwqow2u9zkdg">
+      <w:hyperlink w:history="1" r:id="rIddrv2nfff_zdw1zj5bppbf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -844,51 +844,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Территориальным подразделением уполномоченного государственного органа (далее - территориальное подразделение) для определения объемов выравнивающих трансфертов проводится оценка суммарных расходных обязательств и доходов местных бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyealkxjsllylkytatzqs_">
+      <w:hyperlink w:history="1" r:id="rIdkyn7iwlh6fi1puimpnfe_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -974,51 +974,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Территориальное подразделение распределяет выравнивающие трансферты каждому айыл окмоту согласно решениям местной государственной администрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5o2pmaimai4womrj7_90">
+      <w:hyperlink w:history="1" r:id="rIdmqodi-oni0ke4benu6u14">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1210,51 +1210,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оценка суммарных доходов i-го местного бюджета согласно проекту на очередной бюджетный год и прогнозируемый период.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkyy63tbzkojet-_wupdo">
+      <w:hyperlink w:history="1" r:id="rIddwf8z3uwjomtmkhx24wmn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1324,51 +1324,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. УУполномоченный государственный орган рассчитывает по формуле объемы выравнивающего трансферта по каждому району (органу местного самоуправления) и дополнительно к нему устанавливает корректирующий коэффициент в пределах 1,10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7rophzi2vimwjx08a2_w">
+      <w:hyperlink w:history="1" r:id="rIde3pgxkv2lgbrfzrmncxtu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1408,51 +1408,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июня 2023 года № 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtbvhjhdswpm8jksz8-dx">
+      <w:hyperlink w:history="1" r:id="rIdsl9mei0g47vu3j4175xni">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 августа 2024 года № 490</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1478,51 +1478,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Территориальные подразделения рассчитывают выравнивающие трансферты по органам местного самоуправления по формуле и распределяют самостоятельно для каждого органа местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gr1fbd9c97gu0e88thzc">
+      <w:hyperlink w:history="1" r:id="rIda1cucpx_0ahh-v5fuvbt4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1562,99 +1562,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июня 2023 года № 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdml4skah94gxqgpz7j1kyo">
+      <w:hyperlink w:history="1" r:id="rIdfh_iejia0sbs7nprqvax1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 августа 2024 года № 490</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsnbmffj69nv4i1gkvcjxl">
+      <w:hyperlink w:history="1" r:id="rIdrv_wh_ghldbam3i5061ds">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1718,51 +1718,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda89tbfxdpb1csrcipvdw2">
+      <w:hyperlink w:history="1" r:id="rIdnd733nri55kfkanngq95o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2019,69 +2019,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdqjqxbp6twyyvniuzmfegb">
+    <w:hyperlink w:history="1" r:id="rIdjgr_3ubuwjx-apflzsnac">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158800</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqnqjhu0n2hd9ibmdeqbjw">
+    <w:hyperlink w:history="1" r:id="rIdlyjeeb3cvsmgi1waiohgd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2224,57 +2224,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdeneolp8ui0lgmelwpr0gf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdduno-y8qvichtt7dpvn98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdnyy4vc_93zvvbrl-xi5f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdqahznjawztqd1ye-fpupc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdeg4kajkofkwqow2u9zkdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdyealkxjsllylkytatzqs_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdj5o2pmaimai4womrj7_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdkkyy63tbzkojet-_wupdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdy7rophzi2vimwjx08a2_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdqtbvhjhdswpm8jksz8-dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rId0gr1fbd9c97gu0e88thzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdml4skah94gxqgpz7j1kyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdsnbmffj69nv4i1gkvcjxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIda89tbfxdpb1csrcipvdw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIduwi3hr5qhfdjrztr1nr8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdjlyw-jfgjw-qbety-lfun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdtscf0s7rmr-u4kbxft6i5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdejz3dstqerqvp62zntvxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIddrv2nfff_zdw1zj5bppbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdkyn7iwlh6fi1puimpnfe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdmqodi-oni0ke4benu6u14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIddwf8z3uwjomtmkhx24wmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIde3pgxkv2lgbrfzrmncxtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdsl9mei0g47vu3j4175xni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIda1cucpx_0ahh-v5fuvbt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdfh_iejia0sbs7nprqvax1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015706" TargetMode="External"/><Relationship Id="rIdrv_wh_ghldbam3i5061ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rIdnd733nri55kfkanngq95o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160289" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqjqxbp6twyyvniuzmfegb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158800" TargetMode="External"/><Relationship Id="rIdqnqjhu0n2hd9ibmdeqbjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdjgr_3ubuwjx-apflzsnac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158800" TargetMode="External"/><Relationship Id="rIdlyjeeb3cvsmgi1waiohgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>