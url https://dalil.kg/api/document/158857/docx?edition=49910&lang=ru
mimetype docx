--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛ СИЛУ
   в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmg295b39bkgsc40ag2qh">
+      <w:hyperlink w:history="1" r:id="rId-c8r98olecmk0kioj8p9a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 26 января 2026 года № 27</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -168,51 +168,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждена
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy5uccgwqgo4grr6udhwfj">
+      <w:hyperlink w:history="1" r:id="rIdrtxyaljaqlsiaxmbcrg7h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР
  от 24 декабря 2021 года № 349</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -301,71 +301,71 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящая Инструкция разработана в соответствии со статьям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId947kuuayex4pzh4n16gyx">
+      <w:hyperlink w:history="1" r:id="rIdpdgpoi44zjoeilcqpkqdh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswg_wgmk95kowfaq5iilu">
+      <w:hyperlink w:history="1" r:id="rIdvdhd4aeeb6s6qyi6xndrd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Кыргызской Республики и распространяется на главных распорядителей бюджетных средств (далее – ГРБС).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1721,131 +1721,131 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. График работы Бюджетной комиссии Совета судей по подготовке проекта программного бюджета судебной системы формируется самостоятельно. График работы органов местного самоуправления по подготовке проекта программного бюджета утверждается ими самостоятельно по рекомендации уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. ГРБС формируют проекты программных бюджетов по формам согласно приложениям </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId62tyirfafkaghm3npleri">
+      <w:hyperlink w:history="1" r:id="rIdecnfakeqtgvg3bixqkkwx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbvck6d2ncgivo16bwbve">
+      <w:hyperlink w:history="1" r:id="rIdtxqfksa8_qbshxzt8yuq0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3¹</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnqw4xi57kom6yy-xirt6">
+      <w:hyperlink w:history="1" r:id="rIdm4gudujolh4jpl1jznemy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3²</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, пояснительную записку по структуре, предусмотренной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpv-a3uwvw962ezkrb6xsk">
+      <w:hyperlink w:history="1" r:id="rIdqry55wm4nj9xaosga_ul5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. Изменение форматирования и шрифтов электронных таблиц при их заполнении не допускается. Паспорта бюджетных программ заполняются по форме, предусмотренной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldg_ovbpigrgpw-dqmlpk">
+      <w:hyperlink w:history="1" r:id="rIdbwnbpwuvgenyma4_fgg6x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1863,51 +1863,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Проекты паспортов бюджетных программ формируются ГРБС на стадии подготовки проекта программного бюджета. Утверждение паспортов бюджетных программ осуществляется руководителем ГРБС в течение 10 рабочих дней после утверждения соответствующего бюджета. Копии решений об утверждении паспортов бюджетных программ представляются в уполномоченный государственный орган в течение пяти рабочих дней. Паспорта бюджетных программ подлежат обязательному опубликованию на ведомственных сайтах ГРБС и уполномоченного государственного органа. Методические рекомендации по заполнению паспортов бюджетных программ утверждаются решением уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Пакет документов по проекту программного бюджета формируется и представляется в уполномоченный государственный орган согласно перечню, приведенному в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifqnfr7u9wqizivtyr6dw">
+      <w:hyperlink w:history="1" r:id="rIdmafwz4ni3l7h7ulepnn99">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1983,51 +1983,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Общая сумма расходов по бюджетным программам судебной системы не должна превышать контрольную цифру, определенную Основными направлениями фискальной политики предыдущего бюджетного цикла по судебной системе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Бюджетные программы/меры, требующие финансирования, выходящего за рамки контрольных цифр, представляются в форме описания бюджетной меры в пояснительной записке к программному бюджету (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkq3tiyl7aen8fw59gzcx">
+      <w:hyperlink w:history="1" r:id="rId_gaofhdgttaly9gnlh8bf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2413,51 +2413,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Если задачи сектора/отрасли ГРБС уже были сформированы ранее и были приняты уполномоченным государственным органом, то они остаются в прежней редакции, кроме тех случаев, когда формулировку цели необходимо пересмотреть в связи с пересмотром отраслевой политики или проводимыми реформами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Сформулированные цели и задачи вносятся в пояснительную записку к проекту бюджета на программной основе по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8cppbeyjwsm_etcfjr6a">
+      <w:hyperlink w:history="1" r:id="rIdrdjofbphqhyricjshh_mk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2779,51 +2779,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Для каждой бюджетной программы определяются ожидаемые результаты, которые формулируются кратко, понятно, с указанием значения планового показателя в среднесрочном или долгосрочном периоде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Сформулированные бюджетные программы вносятся в пояснительную записку к проекту бюджета на программной основе (приложение 4 к настоящей Инструкции) и в таблицу «Структура бюджетных программ и мер» (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9xxhozxcgr8uedy5rprp">
+      <w:hyperlink w:history="1" r:id="rIdkheicevuaitkrux4wfruk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции). При заполнении таблицы в специальной графе указываются коды бюджетных программ, соответствующие кодам программной бюджетной классификации. В случае отсутствия кода программной бюджетной классификации бюджетная программа указывается как «новая программа» для последующего присвоения ей кода в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2885,51 +2885,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Реализация бюджетной меры осуществляется структурным или подведомственным подразделением/организацией ГРБС. Если деятельность территориальных подразделений ГРБС невозможно напрямую отнести ни к одной из бюджетных программ (например, в случае когда территориальное подразделение выполняет широкий набор функций при небольшой численности персонала), то все территориальные подразделения относятся к программе «Управление и администрирование».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Для систематизации бюджетных мер в рамках программ и их распределения между подразделениями необходимо использовать таблицу «Структура бюджетных программ и мер», указанную в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrnzp3xjcw88ua6cfoz7s0">
+      <w:hyperlink w:history="1" r:id="rIdlsxubu4sfqwtraxq8nvn3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2975,85 +2975,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Применение других бюджетных мер для данной бюджетной программы не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Бюджетная мера подлежит описанию ответственными за ее реализацию подразделениями или подведомственными организациями ГРБС по форме, приведенной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpe8-v_g3pthyh7h23fxzv">
+      <w:hyperlink w:history="1" r:id="rIdyx2e9bfxfe5vx1byrzlkl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, и представляется членам рабочей группы, ответственным за свод проекта программного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Бюджетные меры по новым приоритетным направлениям деятельности, требующие дополнительного финансирования, указываются в разделе «Сценарии» в пояснительной записке к программному бюджету (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpnhqiixptryiw2z91ilc">
+      <w:hyperlink w:history="1" r:id="rIdowtrqvt6abulyxrkmzn5e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции), с пометкой «новая мера». Пометка «новая мера» делается также в случаях если новая мера планируется за счет перераспределения средств внутри бюджета ГРБС при изменении приоритетов внутри программы или за счет экономии по другим бюджетным мерам. Новые бюджетные меры включаются в программный бюджет по согласованию с уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3241,179 +3241,179 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) расходы по категории «Проценты», «Субсидии», «Гранты», «Социальные пособия и выплаты», «Другие расходы», «Нефинансовые активы», «Финансовые активы», «Обязательства» отражаются в рамках бюджетных мер, в которых такие расходы существуют.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Стоимость бюджетных мер, рассчитанная по источникам финансирования и по годам, вносится в таблицу «Бюджетные программы и меры в разрезе источников финансирования» по форме, приведенной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyvmdvoi4ihtkf7ft_t-a">
+      <w:hyperlink w:history="1" r:id="rIdzeaugccoqhqjbtu8ecazh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Детальные сведения о расходах по бюджетным программам и мерам в разрезе по категориям расходов и операциям с нефинансовыми активами представляются по форме «Стоимость бюджетных программ и мер в разрезе категорий расходов и операций с нефинансовыми активами», приведенной в приложениях </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_avfr30uomgyvyzpem72v">
+      <w:hyperlink w:history="1" r:id="rId058gcpebwhlm3eeiczk8g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3¹</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxyipseab4pn2gxl9v_3w">
+      <w:hyperlink w:history="1" r:id="rIdj0suutvxafmyjzhktq-m2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3²</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. Приложение </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznkoufqgwtvwqls0aoxvf">
+      <w:hyperlink w:history="1" r:id="rIdq_qrlnmyzcv-gqeddxedl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3¹</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заполняется для бюджетных средств на очередной бюджетный год; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnyfqva7-xbbkulada92cp">
+      <w:hyperlink w:history="1" r:id="rIdv7jfecxqpiwrz3icijhak">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 3²</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – для средств, аккумулируемых на специальных счетах ГРБС, на очередной бюджетный год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Стоимость каждой бюджетной меры на очередной бюджетный год и прогнозируемый период вносится в таблицу «Структура бюджетных программ и мер» (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmydrmazwav_9ecu2gruvp">
+      <w:hyperlink w:history="1" r:id="rIdbovbe2a5nr-hyzohq2nia">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции). В таблицу «Структура бюджетных программ и мер» по каждой бюджетной мере вносятся следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3459,71 +3459,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) прогнозы расходов на два последующих года (Х+2 и Х+3).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Расчет стоимости бюджетных программ осуществляется путем суммирования расходов по бюджетным мерам. Результаты расчетов вносятся в таблицу «Структура бюджетных программ и мер» (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghovut-xshyxllna_czat">
+      <w:hyperlink w:history="1" r:id="rIdii5frkswp2md76ye3okku">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции) и в таблицу «Бюджетные программы и меры в разрезе источников финансирования» (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jvjdmule7ow754lyrvrn">
+      <w:hyperlink w:history="1" r:id="rIdsdh3arw04esuykfxof1p7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4083,51 +4083,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Целевые значения индикаторов бюджетных мер зависят от объемов финансирования, предусмотренных на соответствующий год. Для бюджетных мер, предполагающих материальные вложения в достижение результатов (строительство, реабилитация дорог, вакцинация в животноводстве и т.п.), изменение объемов финансирования должно быть пропорционально достижению результатов. Если прогресс достигается при прежнем уровне финансирования за счет экономии средств (например, более дешевая вакцина или экономичная технология строительства), об этом должно быть особо отмечено в пояснительной записке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Для каждого индикатора результативности бюджетной программы или бюджетной меры ГРБС заполняет форму, представленную в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnylgawdrzwske0kjamwph">
+      <w:hyperlink w:history="1" r:id="rId-bapv0xrhsjarnxatap8n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, содержащую подробную информацию об индикаторе. По каждому индикатору необходимо указать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4257,91 +4257,91 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Индикаторы результативности выделяются в отдельный вопрос, в обязательном порядке рассматриваемый на общественных обсуждениях проектов бюджетов на программной основе ГРБС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Индикаторы результативности бюджетных программ/мер представляются в таблице «Структура бюджетных программ и мер» (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclq0sric-lngz4ujphlvu">
+      <w:hyperlink w:history="1" r:id="rIdlvw8dlhykbbec8ooskkg7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции), а также в пояснительной записке по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmr71gyguzkeh4pe8oj66">
+      <w:hyperlink w:history="1" r:id="rIdf6tjf628ozsjcsesupk_q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции и паспортах бюджетных программ по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-iquarm-g1epca47opwbm">
+      <w:hyperlink w:history="1" r:id="rId_hf91r0ic_ypgxi28bv82">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4487,71 +4487,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. В графе «Администратор программы» указывается должность в подразделении ГРБС, то есть лица, ответственного за реализацию данной бюджетной программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. В графе «Ответственное подразделение» указывается наименование подразделения, несущего ответственность за реализацию бюджетной программы/меры. Графа «Соисполнитель» заполняется, если ГРБС, вовлеченный в реализацию программы/меры, является не единственным исполнителем. Подробная информация по каждому соисполнителю в отдельности, их роли в достижении целевых значений индикаторов результативности указывается в пояснительной записке к программному бюджету по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiez3wii9-ruqoke8inlnd">
+      <w:hyperlink w:history="1" r:id="rIdfarw4yj8_s-leyuoka7u4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции и паспорте бюджетной программы по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6xlsfxhd9pltzqtmd2oq">
+      <w:hyperlink w:history="1" r:id="rIdda2s9dc4zk3nmlg3mjpya">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -34128,69 +34128,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdycnunyughv0ymfyglvuyd">
+    <w:hyperlink w:history="1" r:id="rIdiejxoikbbjtjfv0lj0e5e">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158857</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId45hs7qj5w8jyayskswxok">
+    <w:hyperlink w:history="1" r:id="rIddgquqge0xuw7s3enah6re">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -34333,57 +34333,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtmg295b39bkgsc40ag2qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039017" TargetMode="External"/><Relationship Id="rIdy5uccgwqgo4grr6udhwfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158854" TargetMode="External"/><Relationship Id="rId947kuuayex4pzh4n16gyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_84" TargetMode="External"/><Relationship Id="rIdswg_wgmk95kowfaq5iilu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_85" TargetMode="External"/><Relationship Id="rId62tyirfafkaghm3npleri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdjbvck6d2ncgivo16bwbve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_1" TargetMode="External"/><Relationship Id="rIdvnqw4xi57kom6yy-xirt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_2" TargetMode="External"/><Relationship Id="rIdpv-a3uwvw962ezkrb6xsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdldg_ovbpigrgpw-dqmlpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rIdifqnfr7u9wqizivtyr6dw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr6" TargetMode="External"/><Relationship Id="rIdzkq3tiyl7aen8fw59gzcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdz8cppbeyjwsm_etcfjr6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdh9xxhozxcgr8uedy5rprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdrnzp3xjcw88ua6cfoz7s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdpe8-v_g3pthyh7h23fxzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdmpnhqiixptryiw2z91ilc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdlyvmdvoi4ihtkf7ft_t-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr2" TargetMode="External"/><Relationship Id="rId_avfr30uomgyvyzpem72v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_1" TargetMode="External"/><Relationship Id="rIdxxyipseab4pn2gxl9v_3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_2" TargetMode="External"/><Relationship Id="rIdznkoufqgwtvwqls0aoxvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_1" TargetMode="External"/><Relationship Id="rIdnyfqva7-xbbkulada92cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_2" TargetMode="External"/><Relationship Id="rIdmydrmazwav_9ecu2gruvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdghovut-xshyxllna_czat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rId1jvjdmule7ow754lyrvrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr2" TargetMode="External"/><Relationship Id="rIdnylgawdrzwske0kjamwph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rIdclq0sric-lngz4ujphlvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdpmr71gyguzkeh4pe8oj66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rId-iquarm-g1epca47opwbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rIdiez3wii9-ruqoke8inlnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdu6xlsfxhd9pltzqtmd2oq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-c8r98olecmk0kioj8p9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039017" TargetMode="External"/><Relationship Id="rIdrtxyaljaqlsiaxmbcrg7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158854" TargetMode="External"/><Relationship Id="rIdpdgpoi44zjoeilcqpkqdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_84" TargetMode="External"/><Relationship Id="rIdvdhd4aeeb6s6qyi6xndrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_85" TargetMode="External"/><Relationship Id="rIdecnfakeqtgvg3bixqkkwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdtxqfksa8_qbshxzt8yuq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_1" TargetMode="External"/><Relationship Id="rIdm4gudujolh4jpl1jznemy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_2" TargetMode="External"/><Relationship Id="rIdqry55wm4nj9xaosga_ul5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdbwnbpwuvgenyma4_fgg6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rIdmafwz4ni3l7h7ulepnn99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr6" TargetMode="External"/><Relationship Id="rId_gaofhdgttaly9gnlh8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdrdjofbphqhyricjshh_mk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdkheicevuaitkrux4wfruk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdlsxubu4sfqwtraxq8nvn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdyx2e9bfxfe5vx1byrzlkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdowtrqvt6abulyxrkmzn5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdzeaugccoqhqjbtu8ecazh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr2" TargetMode="External"/><Relationship Id="rId058gcpebwhlm3eeiczk8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_1" TargetMode="External"/><Relationship Id="rIdj0suutvxafmyjzhktq-m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_2" TargetMode="External"/><Relationship Id="rIdq_qrlnmyzcv-gqeddxedl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_1" TargetMode="External"/><Relationship Id="rIdv7jfecxqpiwrz3icijhak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr3_2" TargetMode="External"/><Relationship Id="rIdbovbe2a5nr-hyzohq2nia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdii5frkswp2md76ye3okku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdsdh3arw04esuykfxof1p7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr2" TargetMode="External"/><Relationship Id="rId-bapv0xrhsjarnxatap8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rIdlvw8dlhykbbec8ooskkg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr1" TargetMode="External"/><Relationship Id="rIdf6tjf628ozsjcsesupk_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rId_hf91r0ic_ypgxi28bv82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rIdfarw4yj8_s-leyuoka7u4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr4" TargetMode="External"/><Relationship Id="rIdda2s9dc4zk3nmlg3mjpya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857#pr5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdycnunyughv0ymfyglvuyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857" TargetMode="External"/><Relationship Id="rId45hs7qj5w8jyayskswxok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdiejxoikbbjtjfv0lj0e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158857" TargetMode="External"/><Relationship Id="rIddgquqge0xuw7s3enah6re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>