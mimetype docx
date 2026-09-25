--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -164,187 +164,187 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О мерах по внедрению контрольно-кассовых машин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsu0o2bcoly1s1t8oamf3">
+      <w:hyperlink w:history="1" r:id="rIdifdoqx_p43nj1rqqrb5wl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 декабря 2022 года № 705</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnirohgxh_bfljbme0wtrh">
+      <w:hyperlink w:history="1" r:id="rIdobwe5pjzf_2s1iesodxju">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 июля 2023 года № 332</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4mzhf9b5c9lk8n_n3gniv">
+      <w:hyperlink w:history="1" r:id="rIdcux6pw5i2stcgg9062b49">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2023 года № 502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7m9vv0_4zqlyn4qtktjgm">
+      <w:hyperlink w:history="1" r:id="rIdvrwjwkpmqgtapgdms-fqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 октября 2023 года № 575, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdxmpbhhat5jx_6zq5mmxmw">
+      <w:hyperlink w:history="1" r:id="rId244hnien9lzugamam03bj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdnpa9u1dpy1wmu2owdxyf6">
+      <w:hyperlink w:history="1" r:id="rIdnesu0opztvxjgthcrrp0u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2024 года № 499, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdlix6u_arihay_u5lysaev">
+      <w:hyperlink w:history="1" r:id="rIdiu02blwz0axjkie9nqowa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 января 2025 года № 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx8jfeaxjoyjplf2zissbw">
+      <w:hyperlink w:history="1" r:id="rIdgybpb1shh4zjr2i0qipfd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 сентября 2025 года № 575</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -354,316 +354,316 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях обеспечения совершенствования применения контрольно-кассовых машин в рамках внедрения электронной системы фискализации налоговых процедур и развития системы налогового администрирования по результатам проведенного пилотного проекта, в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotwlrxe4d4bwt8b3voywx">
+      <w:hyperlink w:history="1" r:id="rIdae18qwfzp3aiclt8wmqcg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtrb6x9jlj-qe1ucay4pl">
+      <w:hyperlink w:history="1" r:id="rIdgink8tg6jlsb6x5o5lk5p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt0g1-cz4338rneutfwhuk">
+      <w:hyperlink w:history="1" r:id="rId2vf2pia1b6cuaisdbigjn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId72ow88480nxdsulzqqdjk">
+      <w:hyperlink w:history="1" r:id="rIdmyv80lrdnxudtts-9fs9k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и применения контрольно-кассовых машин согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_uvojgbs53innrvh-kpg">
+      <w:hyperlink w:history="1" r:id="rIdzpo_llzg3vixh0temetae">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> субъектов, которые в силу специфики своей деятельности либо особенностей местонахождения могут осуществлять денежные расчеты без применения контрольно-кассовых машин согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsidu-mfifjjgwnau5bvsd">
+      <w:hyperlink w:history="1" r:id="rIdspnqmwkokydks8ab_zdxj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи технического заключения к контрольно-кассовым машинам и формирования реестра контрольно-кассовых машин согласно приложению 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxvnpwvnz2h9jco6xq7kbq">
+      <w:hyperlink w:history="1" r:id="rIdggjrlrcczxvcu1ffuaspl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовые правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> эксплуатации контрольно-кассовых машин согласно приложению 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprdl77gc3mklyvxmxobd2">
+      <w:hyperlink w:history="1" r:id="rId-e63yshmrfmh6wc4om3xr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Требования</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к оператору фискальных данных согласно приложению 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcpdpzxbmj18_ltn4cdmf">
+      <w:hyperlink w:history="1" r:id="rIdf9nr1biagedsyenfpom4z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Требования</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к центрам технического обслуживания контрольно-кассовых машин согласно приложению 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -724,51 +724,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) сроки исполнения требований об обязательном обеспечении отображения в кассовых чеках и передаче в уполномоченный налоговый орган в режиме реального времени информации о кодах средств идентификации товаров (маркировке товаров) вступает в силу с 1 апреля 2026 года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) контрольно-кассовые машины, зарегистрированные в автоматизированной информационной системе уполномоченного налогового органа в рамках реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcgpftyh_j_m6fp0jt1akq">
+      <w:hyperlink w:history="1" r:id="rIdjrnszhbl_9ps7aqqlntli">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О пилотном проекте системы администрирования контрольно-кассовых машин" от 27 августа 2021 года № 156, подлежат применению субъектами без прохождения процедуры соответствия техническим требованиям к контрольно-кассовым машинам с 1 января 2022 года. При этом модели данных контрольно-кассовых машин, за исключением контрольно-кассовых машин, владельцем которой является уполномоченный налоговый орган, до реализации субъекту либо иному лицу для последующей ее реализации субъекту, должны пройти процедуру соответствия техническим требованиям к контрольно-кассовым машинам, утвержденным уполномоченным налоговым органом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -789,127 +789,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) при осуществлении торговых операций или выполнении работ и оказании услуг запрещается предоставлять покупателю (клиенту) товарные чеки, распечатанные с использованием программного обеспечения и/или программно-аппаратных комплексов, предназначенных для автоматизации деятельности субъекта, без выдачи контрольно-кассового чека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftw7qkxi5hdioqmclni3r">
+      <w:hyperlink w:history="1" r:id="rId1toj2pbop6viai8l86sr0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 декабря 2022 года № 705</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwz09umiohtahrqiue3mkf">
+      <w:hyperlink w:history="1" r:id="rIdpxuxixvgfremkoryhalv3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 октября 2023 года № 575, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdyuzf-oqm9ibbuiessz7ga">
+      <w:hyperlink w:history="1" r:id="rId1e-hxocspnerfzehkuwuw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdpdljjhpgo4huggqyq8ptt">
+      <w:hyperlink w:history="1" r:id="rIdwpcrv0xnwxpbcy3hvxe5b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2024 года № 499</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcz32ivvodqoh7hiea3c9">
+      <w:hyperlink w:history="1" r:id="rIdwo2fs6hj37ktuftgibmz7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 января 2025 года № 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1034,230 +1034,230 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7jg82srrewynt6f8cnotg">
+      <w:hyperlink w:history="1" r:id="rIdpi2awpgrtuqd1vqvvwmr9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 22 сентября 2023 года № 502)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Внести в постановление Кабинета Министров Кыргызской Республики "О мерах по реализации требований статей </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2e33kgbunfdgwceemvcjm">
+      <w:hyperlink w:history="1" r:id="rIdd8lis_jm1b53i_sscyul0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_iluhguf1zdgw2nzdbbe">
+      <w:hyperlink w:history="1" r:id="rIduakhyfzeokgxjkb1ctexl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6rqcqzlwrq7w2rov7boih">
+      <w:hyperlink w:history="1" r:id="rIdsyti8c0t8wrh6ckwj1nr1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpdm8dpwfdqimbn6mhxqx">
+      <w:hyperlink w:history="1" r:id="rIdutedlpwcpylsrxl19zcmi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">130</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpxdaylut6a3ne9l2gabb">
+      <w:hyperlink w:history="1" r:id="rIdqcqywbichmew0kycz9cli">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqr3t_vvla5bc7wdfzujlc">
+      <w:hyperlink w:history="1" r:id="rIdtw1d7s5pllwqfhf1vka_-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">329</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsj_s5fb8wblstmmzjeecw">
+      <w:hyperlink w:history="1" r:id="rIdcpktqvldjr1ny8bjbdtuo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">414</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5dh8i6dpqk_64cwijcdv6">
+      <w:hyperlink w:history="1" r:id="rIdxrmhcwr0eqcre8m5ojphp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики" от 24 февраля 2022 года № 95 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1323,411 +1323,411 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfza1ydko92x0rsk9qd7ph">
+      <w:hyperlink w:history="1" r:id="rIdqqo1zigdig7_fcy4tgofo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmupcuaqng1nxhvheqhcve">
+      <w:hyperlink w:history="1" r:id="rIdaho7fhk_zkiutsjvzlyhe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3rixsxvdovcooeb_8823p">
+      <w:hyperlink w:history="1" r:id="rIdkyvyar__iydh2afptti0c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324" от 29 ноября 2016 года № 633;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwlzp44bqvdt7680vg2cw0">
+      <w:hyperlink w:history="1" r:id="rId4rdjgqlh2knsobmx2r2iv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyitzfjjp_rdtdslx4g60i">
+      <w:hyperlink w:history="1" r:id="rIdgp-g1vngqh1p4znrctsbe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324" от 4 мая 2017 года № 252;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-aod4q9s6warsrqviuca">
+      <w:hyperlink w:history="1" r:id="rIdtqes7tjzpzpca4uijcduy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduk_chacagns6r3mun0kt7">
+      <w:hyperlink w:history="1" r:id="rId2dvx_jsuapizmfuhxli7m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению механизма применения контрольно-кассовых машин с функцией передачи данных в режиме онлайн" от 15 июня 2016 года № 324" от 16 июля 2018 года № 324;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hspyxvaqvglfjdos75aq">
+      <w:hyperlink w:history="1" r:id="rIdxquadrxyvnes8ajeonep5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению электронной системы фискализации налоговых процедур" от 17 декабря 2019 года № 691;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8us4ur8f2u9i0xffkpu9x">
+      <w:hyperlink w:history="1" r:id="rIdfoaivfype48vjbzqynany">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению электронной системы фискализации налоговых процедур" от 24 июня 2020 года № 356;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrajwun3erarr0lljqvf6l">
+      <w:hyperlink w:history="1" r:id="rIdr-mao_4bd7l-ycnktwhn0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам внедрения электронной системы фискализации налоговых процедур" от 2 октября 2020 года № 514;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp37ptd6j2q3kkq0jcfzgj">
+      <w:hyperlink w:history="1" r:id="rIdizrv1sqli6bbzylck0-lq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikyd-yacusmjcp5xejlqz">
+      <w:hyperlink w:history="1" r:id="rId0e4juuttdrtofjtndbpvv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по внедрению электронной системы фискализации налоговых процедур" от 24 июня 2020 года № 356" от 22 января 2021 года № 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) пункт 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc53i17tzuvojmjmpl6ni8">
+      <w:hyperlink w:history="1" r:id="rId-zlawi13jko8wbyuepfec">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам внедрения электронной системы фискализации налоговых процедур" от 31 марта 2021 года № 123.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1843,149 +1843,149 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu74wy2ywyki0npudepxav">
+      <w:hyperlink w:history="1" r:id="rIda4-zca3935uoszr3spzqf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 декабря 2022 года № 705</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdine_qhpifesxiq_r_cfll">
+      <w:hyperlink w:history="1" r:id="rIdbfdlmebmhqib73-jacvv1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 июля 2023 года № 332, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdwjpkj6b6htzj3mypgrwna">
+      <w:hyperlink w:history="1" r:id="rIdo5j6voeman7mosegv2ue9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdbtl1cajspg0bjqt-z3w_u">
+      <w:hyperlink w:history="1" r:id="rIdidzn0tr5ti7aors49auqz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2024 года № 499</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sluw9xn-em3ke5w3fgnk">
+      <w:hyperlink w:history="1" r:id="rIdsrirsemdpjwhil1ubthcb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 января 2025 года № 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderimsnkfar_jdgwyqfrx2">
+      <w:hyperlink w:history="1" r:id="rIda6rwmmfmo0gmy68tpppp6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 сентября 2025 года № 575</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1995,51 +1995,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящий Перечень разработан в соответствии с частью 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzd7tak5qiwdjriifvg40">
+      <w:hyperlink w:history="1" r:id="rIdbbggd4o63qud2jvos622s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики и определяет перечень субъектов, которые в силу специфики своей деятельности либо особенностей местонахождения могут осуществлять денежные расчеты без применения контрольно-кассовых машин (далее - ККМ), а также условия и сроки освобождения от применения ККМ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2062,51 +2062,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) реализация ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) (утратил силу в соответствии с постановлением Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgeguzl8pvf-xfunhp0wjh">
+      <w:hyperlink w:history="1" r:id="rId7k3jli3holjnwldufink7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 декабря 2022 года № 705</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2328,51 +2328,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17) услуги ломбардов при условии выдачи залоговых билетов в виде электронного документа, оформляемых с использованием информационной системы уполномоченного государственного органа, осуществляющего функции по разработке и реализации государственной политики в области надзора и регулирования небанковского финансового рынка, и обязательной интеграции такой информационной системы с информационной системой уполномоченного налогового органа в порядке, определяемом уполномоченным налоговым органом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внимание! Изменения, внесенные</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqr5riclnkxshccpmwb3z">
+      <w:hyperlink w:history="1" r:id="rIdgzvcmkvg4nou7zylhvfgq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров КР от 23 августа 2024 года № 499 в настоящий подпункт, вступают в силу с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2429,51 +2429,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21) реализация в розницу из цистерн/бочек кваса, молока, национальных и прохладительных напитков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">22) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4e7opyruuzqkqtjza48nr">
+      <w:hyperlink w:history="1" r:id="rIdkyn-up704wdnkuvcm9crt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 23 августа 2024 года № 499)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2530,51 +2530,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26) реализация товаров налогоплательщиком налога на деятельность в зонах торговли с особым режимом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bqi5o7rszkofdqyygljy">
+      <w:hyperlink w:history="1" r:id="rIdmrl7anknspnljrgeui1oa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 23 августа 2024 года № 499)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2781,51 +2781,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2-1. Субъекты, осуществляющие виды деятельности, указанные в подпунктах 5, 6, 8-10, 22, 27-34 пункта 2 настоящего Перечня, освобождаются от применения ККМ при условии осуществления деятельности на основе патента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqz1eurijbxjaenqlli9lu">
+      <w:hyperlink w:history="1" r:id="rIdb1rim0rjy6jqer_gtqtuv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3829,79 +3829,79 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">До 1 апреля 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgk39gqqq5vu2wdo9cfar">
+      <w:hyperlink w:history="1" r:id="rId4-6hn0nrcb0wxgjwx-9hb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIddo0birrnzfbv6yn5gmioy">
+      <w:hyperlink w:history="1" r:id="rIdciwnh63kwr3d4ykzb5vhe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2024 года № 499, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdtpyz8qkoqfzsswjlo7h9o">
+      <w:hyperlink w:history="1" r:id="rIddwlmotqiwfxeac2mkgv1h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 января 2025 года № 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3912,75 +3912,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Субъекты, осуществляющие деятельность по реализации товаров, оказанию услуг или выполнению работ в сети Интернет, имеют право не применять ККМ при осуществлении расчетов с населением, за исключением случая осуществления расчета посредством наличных денег, со сроком до 1 апреля 2025 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygnwb85f0enshpyuulhax">
+      <w:hyperlink w:history="1" r:id="rIdsf16nosc9seti1-vnud10">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129, 23 августа 2024 года № 499</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdir8j7h7focsfytadcuuil">
+      <w:hyperlink w:history="1" r:id="rIdrpwqnkjdk_vpqcc6aw9fw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 января 2025 года № 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3992,51 +3992,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4-1. Субъекты, осуществляющие расчеты с населением исключительно в безналичной форме с применением инструментов дистанционных форм оплаты, QR-платежей, POS-терминалов, платежных терминалов, идентифицированных электронных кошельков и иных периферийных устройств, а также любых мобильных приложений, предоставляемых платежной системой, через которые предоставляется возможность для субъектов принимать безналичные платежи в свою пользу, имеют право не применять ККМ при торговых операциях или выполнении работ и оказании услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpm9bhzypxb8-tfd1umcw">
+      <w:hyperlink w:history="1" r:id="rId53lmm8bdfm0zbzim8kt60">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 марта 2024 года № 129</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4122,69 +4122,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsdztcofw94hcvrkg6svxs">
+    <w:hyperlink w:history="1" r:id="rId7twm8npua0ju05igjywem">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159080</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdwcis0vyo7mz72qm30a6fk">
+    <w:hyperlink w:history="1" r:id="rIdp2tvxocxqhukdab1eo6qf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4327,57 +4327,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjsu0o2bcoly1s1t8oamf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdnirohgxh_bfljbme0wtrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160302" TargetMode="External"/><Relationship Id="rId4mzhf9b5c9lk8n_n3gniv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160434" TargetMode="External"/><Relationship Id="rId7m9vv0_4zqlyn4qtktjgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160485" TargetMode="External"/><Relationship Id="rIdxmpbhhat5jx_6zq5mmxmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdnpa9u1dpy1wmu2owdxyf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdlix6u_arihay_u5lysaev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIdx8jfeaxjoyjplf2zissbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031863" TargetMode="External"/><Relationship Id="rIdotwlrxe4d4bwt8b3voywx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_128" TargetMode="External"/><Relationship Id="rIdmtrb6x9jlj-qe1ucay4pl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdt0g1-cz4338rneutfwhuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId72ow88480nxdsulzqqdjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159081" TargetMode="External"/><Relationship Id="rIdl_uvojgbs53innrvh-kpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159080#pr2" TargetMode="External"/><Relationship Id="rIdsidu-mfifjjgwnau5bvsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159082" TargetMode="External"/><Relationship Id="rIdxvnpwvnz2h9jco6xq7kbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159083" TargetMode="External"/><Relationship Id="rIdprdl77gc3mklyvxmxobd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159084" TargetMode="External"/><Relationship Id="rIdjcpdpzxbmj18_ltn4cdmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159085" TargetMode="External"/><Relationship Id="rIdcgpftyh_j_m6fp0jt1akq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218618" TargetMode="External"/><Relationship Id="rIdftw7qkxi5hdioqmclni3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdwz09umiohtahrqiue3mkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160485" TargetMode="External"/><Relationship Id="rIdyuzf-oqm9ibbuiessz7ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdpdljjhpgo4huggqyq8ptt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdtcz32ivvodqoh7hiea3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rId7jg82srrewynt6f8cnotg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160434" TargetMode="External"/><Relationship Id="rId2e33kgbunfdgwceemvcjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_59" TargetMode="External"/><Relationship Id="rIdu_iluhguf1zdgw2nzdbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_85" TargetMode="External"/><Relationship Id="rId6rqcqzlwrq7w2rov7boih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_127" TargetMode="External"/><Relationship Id="rIdlpdm8dpwfdqimbn6mhxqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_130" TargetMode="External"/><Relationship Id="rIdjpxdaylut6a3ne9l2gabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_131" TargetMode="External"/><Relationship Id="rIdqr3t_vvla5bc7wdfzujlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_329" TargetMode="External"/><Relationship Id="rIdsj_s5fb8wblstmmzjeecw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_414" TargetMode="External"/><Relationship Id="rId5dh8i6dpqk_64cwijcdv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_415" TargetMode="External"/><Relationship Id="rIdfza1ydko92x0rsk9qd7ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdmupcuaqng1nxhvheqhcve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98699" TargetMode="External"/><Relationship Id="rId3rixsxvdovcooeb_8823p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdwlzp44bqvdt7680vg2cw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99968" TargetMode="External"/><Relationship Id="rIdyitzfjjp_rdtdslx4g60i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIde-aod4q9s6warsrqviuca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12208" TargetMode="External"/><Relationship Id="rIduk_chacagns6r3mun0kt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rId7hspyxvaqvglfjdos75aq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rId8us4ur8f2u9i0xffkpu9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676" TargetMode="External"/><Relationship Id="rIdrajwun3erarr0lljqvf6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdp37ptd6j2q3kkq0jcfzgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rIdikyd-yacusmjcp5xejlqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676" TargetMode="External"/><Relationship Id="rIdc53i17tzuvojmjmpl6ni8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIdu74wy2ywyki0npudepxav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdine_qhpifesxiq_r_cfll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160302" TargetMode="External"/><Relationship Id="rIdwjpkj6b6htzj3mypgrwna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdbtl1cajspg0bjqt-z3w_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rId0sluw9xn-em3ke5w3fgnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIderimsnkfar_jdgwyqfrx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031863" TargetMode="External"/><Relationship Id="rIduzd7tak5qiwdjriifvg40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_128" TargetMode="External"/><Relationship Id="rIdgeguzl8pvf-xfunhp0wjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdzqr5riclnkxshccpmwb3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rId4e7opyruuzqkqtjza48nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rId9bqi5o7rszkofdqyygljy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdqz1eurijbxjaenqlli9lu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIddgk39gqqq5vu2wdo9cfar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIddo0birrnzfbv6yn5gmioy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdtpyz8qkoqfzsswjlo7h9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIdygnwb85f0enshpyuulhax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdir8j7h7focsfytadcuuil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIdxpm9bhzypxb8-tfd1umcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdifdoqx_p43nj1rqqrb5wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdobwe5pjzf_2s1iesodxju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160302" TargetMode="External"/><Relationship Id="rIdcux6pw5i2stcgg9062b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160434" TargetMode="External"/><Relationship Id="rIdvrwjwkpmqgtapgdms-fqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160485" TargetMode="External"/><Relationship Id="rId244hnien9lzugamam03bj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdnesu0opztvxjgthcrrp0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdiu02blwz0axjkie9nqowa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIdgybpb1shh4zjr2i0qipfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031863" TargetMode="External"/><Relationship Id="rIdae18qwfzp3aiclt8wmqcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_128" TargetMode="External"/><Relationship Id="rIdgink8tg6jlsb6x5o5lk5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId2vf2pia1b6cuaisdbigjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdmyv80lrdnxudtts-9fs9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159081" TargetMode="External"/><Relationship Id="rIdzpo_llzg3vixh0temetae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159080#pr2" TargetMode="External"/><Relationship Id="rIdspnqmwkokydks8ab_zdxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159082" TargetMode="External"/><Relationship Id="rIdggjrlrcczxvcu1ffuaspl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159083" TargetMode="External"/><Relationship Id="rId-e63yshmrfmh6wc4om3xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159084" TargetMode="External"/><Relationship Id="rIdf9nr1biagedsyenfpom4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159085" TargetMode="External"/><Relationship Id="rIdjrnszhbl_9ps7aqqlntli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218618" TargetMode="External"/><Relationship Id="rId1toj2pbop6viai8l86sr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdpxuxixvgfremkoryhalv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160485" TargetMode="External"/><Relationship Id="rId1e-hxocspnerfzehkuwuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdwpcrv0xnwxpbcy3hvxe5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdwo2fs6hj37ktuftgibmz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIdpi2awpgrtuqd1vqvvwmr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160434" TargetMode="External"/><Relationship Id="rIdd8lis_jm1b53i_sscyul0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_59" TargetMode="External"/><Relationship Id="rIduakhyfzeokgxjkb1ctexl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_85" TargetMode="External"/><Relationship Id="rIdsyti8c0t8wrh6ckwj1nr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_127" TargetMode="External"/><Relationship Id="rIdutedlpwcpylsrxl19zcmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_130" TargetMode="External"/><Relationship Id="rIdqcqywbichmew0kycz9cli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_131" TargetMode="External"/><Relationship Id="rIdtw1d7s5pllwqfhf1vka_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_329" TargetMode="External"/><Relationship Id="rIdcpktqvldjr1ny8bjbdtuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_414" TargetMode="External"/><Relationship Id="rIdxrmhcwr0eqcre8m5ojphp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_415" TargetMode="External"/><Relationship Id="rIdqqo1zigdig7_fcy4tgofo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdaho7fhk_zkiutsjvzlyhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98699" TargetMode="External"/><Relationship Id="rIdkyvyar__iydh2afptti0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rId4rdjgqlh2knsobmx2r2iv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99968" TargetMode="External"/><Relationship Id="rIdgp-g1vngqh1p4znrctsbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdtqes7tjzpzpca4uijcduy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12208" TargetMode="External"/><Relationship Id="rId2dvx_jsuapizmfuhxli7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98554" TargetMode="External"/><Relationship Id="rIdxquadrxyvnes8ajeonep5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157391" TargetMode="External"/><Relationship Id="rIdfoaivfype48vjbzqynany" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676" TargetMode="External"/><Relationship Id="rIdr-mao_4bd7l-ycnktwhn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157759" TargetMode="External"/><Relationship Id="rIdizrv1sqli6bbzylck0-lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158021" TargetMode="External"/><Relationship Id="rId0e4juuttdrtofjtndbpvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157676" TargetMode="External"/><Relationship Id="rId-zlawi13jko8wbyuepfec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158141" TargetMode="External"/><Relationship Id="rIda4-zca3935uoszr3spzqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdbfdlmebmhqib73-jacvv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160302" TargetMode="External"/><Relationship Id="rIdo5j6voeman7mosegv2ue9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdidzn0tr5ti7aors49auqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdsrirsemdpjwhil1ubthcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIda6rwmmfmo0gmy68tpppp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031863" TargetMode="External"/><Relationship Id="rIdbbggd4o63qud2jvos622s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445#st_128" TargetMode="External"/><Relationship Id="rId7k3jli3holjnwldufink7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160093" TargetMode="External"/><Relationship Id="rIdgzvcmkvg4nou7zylhvfgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdkyn-up704wdnkuvcm9crt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdmrl7anknspnljrgeui1oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIdb1rim0rjy6jqer_gtqtuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rId4-6hn0nrcb0wxgjwx-9hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdciwnh63kwr3d4ykzb5vhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012708" TargetMode="External"/><Relationship Id="rIddwlmotqiwfxeac2mkgv1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rIdsf16nosc9seti1-vnud10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rIdrpwqnkjdk_vpqcc6aw9fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020794" TargetMode="External"/><Relationship Id="rId53lmm8bdfm0zbzim8kt60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003201" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsdztcofw94hcvrkg6svxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159080" TargetMode="External"/><Relationship Id="rIdwcis0vyo7mz72qm30a6fk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7twm8npua0ju05igjywem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159080" TargetMode="External"/><Relationship Id="rIdp2tvxocxqhukdab1eo6qf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>