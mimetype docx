--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwccn2c-azpfayrip4mum">
+      <w:hyperlink w:history="1" r:id="rIdbj1psdm6hxfoyspadvxxt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">п</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">остановлением</w:t>
         </w:r>
       </w:hyperlink>
@@ -316,207 +316,207 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях придания весомости и значимости Почетной грамоте Кабинета Министров Кыргызской Республики, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvupip2er6jao8goh7eakx">
+      <w:hyperlink w:history="1" r:id="rIdeqb34kix2qejj0rpn73mz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchqublawrahslxgwow1mr">
+      <w:hyperlink w:history="1" r:id="rIdcu4e44x-wevvuqbrgalnm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3uvmtsmw8gba98jlov8t">
+      <w:hyperlink w:history="1" r:id="rIdnjngrfqs9unshtg2kcs-r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О Почетной грамоте Кабинета Министров Кыргызской Республики" от 5 августа 2021 года № 113 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmauqxesvb5xrnulixmtko">
+      <w:hyperlink w:history="1" r:id="rIdu04liseqx5fclsakd8d79">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Почетной грамоте Кабинета Министров Кыргызской Республики, утвержденном указанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxojgnxelkjoym8hpdlk19">
+      <w:hyperlink w:history="1" r:id="rIdmmpqvk4xqpbhcnxdzsovt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqjrooc8da0zyaov--ohg">
+      <w:hyperlink w:history="1" r:id="rIdlmxnzxcee9ct-dw6bmcvd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацами вторым-четвертым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -548,51 +548,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лица, ходатайствующие о награждении Грамотой, несут персональную ответственность за обоснованность представления к награждению и достоверность сведений, изложенных в подписанных ими материалах о награждении.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_ymspelgahs-jxionqyi">
+      <w:hyperlink w:history="1" r:id="rIdyxuzqs01i_ayjgpj4dh3w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">в пункте 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -652,51 +652,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- отсутствие у кандидата поощрений и наград Президента, Кабинета Министров, включая благодарность и именные часы от имени Президента, Председателя Кабинета Министров, за последние два года до даты предполагаемого награждения.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw5pqltfuyucw38cbvh-om">
+      <w:hyperlink w:history="1" r:id="rIdxpymido-c9_eq_d41zmlc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -714,215 +714,215 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственные органы, органы местного самоуправления, указанные в абзаце первом пункта 6, абзаце втором пункта 7 настоящего Положения, ходатайствующие о награждении, предоставляют документ, подтверждающий факт совершения героического поступка, информацию о высоких и значимых для Кыргызской Республики достижениях в соответствующей профессиональной сфере.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlz0d6o7sz8voqa9ejvih">
+      <w:hyperlink w:history="1" r:id="rIdy4hvavr889upnh8kde7cr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "наградные материалы" дополнить словами "до внесения на рассмотрение структурному подразделению Администрации Президента, ведающим вопросами кадров,";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeweeuk-qnu8sxsbhxknnz">
+      <w:hyperlink w:history="1" r:id="rIdvlamaujvj7bbk6_kwv9ch">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"16. В случае несоблюдения срока, указанного в пункте 6, неполного представления документов, указанных в пункте 12, и несоответствия рекомендуемых кандидатов критериям, указанным в пункте 13 настоящего Положения, представленные наградные материалы возвращаются структурным подразделением Администрации Президента, ведающим вопросами кадров.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nj9j6xczaly89nxct-v6">
+      <w:hyperlink w:history="1" r:id="rIdooqv7cwjfbah43or_xyb6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "необходимости обеспечения эффективного функционирования Комиссии" заменить словами "устранения обстоятельств, изложенных в решении Комиссии";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcymp868j8kp8gphoidt2">
+      <w:hyperlink w:history="1" r:id="rIdpm_y6v85khhlib-sbq6hz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"24. Грамота вручается в торжественной обстановке Председателем Кабинета Министров либо по его поручению первым заместителем Председателя Кабинета Министров, заместителями Председателя Кабинета Министров, министрами, председателями государственных комитетов, руководителями административных ведомств, полномочными представителями Президента Кыргызской Республики в областях, мэрами городов Бишкек и Ош, другими должностными лицами не позднее двухмесячного срока после издания распоряжения Председателя Кабинета Министров.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiiwoevg9igfmysvkfn7hs">
+      <w:hyperlink w:history="1" r:id="rIdjqjmebsaxrcwglnm-dkis">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1154,69 +1154,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdpunkmrgiy7-57g93hsxzv">
+    <w:hyperlink w:history="1" r:id="rIdx72jrlxshojfnykydg7mx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160014</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdiw3l3lthxli7inizcs0lk">
+    <w:hyperlink w:history="1" r:id="rIdc55wplopwg0odabr8uqug">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1359,57 +1359,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzwccn2c-azpfayrip4mum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048331" TargetMode="External"/><Relationship Id="rIdvupip2er6jao8goh7eakx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdchqublawrahslxgwow1mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdt3uvmtsmw8gba98jlov8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158403" TargetMode="External"/><Relationship Id="rIdmauqxesvb5xrnulixmtko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444" TargetMode="External"/><Relationship Id="rIdxojgnxelkjoym8hpdlk19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158403" TargetMode="External"/><Relationship Id="rIdoqjrooc8da0zyaov--ohg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p6" TargetMode="External"/><Relationship Id="rIdl_ymspelgahs-jxionqyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p13" TargetMode="External"/><Relationship Id="rIdw5pqltfuyucw38cbvh-om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p14" TargetMode="External"/><Relationship Id="rIdxlz0d6o7sz8voqa9ejvih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p15" TargetMode="External"/><Relationship Id="rIdeweeuk-qnu8sxsbhxknnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p16" TargetMode="External"/><Relationship Id="rId2nj9j6xczaly89nxct-v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p22" TargetMode="External"/><Relationship Id="rIdpcymp868j8kp8gphoidt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p24" TargetMode="External"/><Relationship Id="rIdiiwoevg9igfmysvkfn7hs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdbj1psdm6hxfoyspadvxxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048331" TargetMode="External"/><Relationship Id="rIdeqb34kix2qejj0rpn73mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdcu4e44x-wevvuqbrgalnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdnjngrfqs9unshtg2kcs-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158403" TargetMode="External"/><Relationship Id="rIdu04liseqx5fclsakd8d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444" TargetMode="External"/><Relationship Id="rIdmmpqvk4xqpbhcnxdzsovt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158403" TargetMode="External"/><Relationship Id="rIdlmxnzxcee9ct-dw6bmcvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p6" TargetMode="External"/><Relationship Id="rIdyxuzqs01i_ayjgpj4dh3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p13" TargetMode="External"/><Relationship Id="rIdxpymido-c9_eq_d41zmlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p14" TargetMode="External"/><Relationship Id="rIdy4hvavr889upnh8kde7cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p15" TargetMode="External"/><Relationship Id="rIdvlamaujvj7bbk6_kwv9ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p16" TargetMode="External"/><Relationship Id="rIdooqv7cwjfbah43or_xyb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p22" TargetMode="External"/><Relationship Id="rIdpm_y6v85khhlib-sbq6hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p24" TargetMode="External"/><Relationship Id="rIdjqjmebsaxrcwglnm-dkis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158444#p25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpunkmrgiy7-57g93hsxzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160014" TargetMode="External"/><Relationship Id="rIdiw3l3lthxli7inizcs0lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdx72jrlxshojfnykydg7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160014" TargetMode="External"/><Relationship Id="rIdc55wplopwg0odabr8uqug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>