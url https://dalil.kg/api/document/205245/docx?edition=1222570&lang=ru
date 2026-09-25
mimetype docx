--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛ СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7fdwsx4z0xxdhd7rnrz3p">
+      <w:hyperlink w:history="1" r:id="rIdqyfurm9kg75akcehj1iyx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 1 февраля 2023 года № 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -219,215 +219,215 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx6dd6fc4zwtbzp-oaeugi">
+      <w:hyperlink w:history="1" r:id="rIdhndbx_sxtxmwiocexx1ss">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О переписи населения и жилищного фонда" (Ведомости Жогорку Кенеша Кыргызской Республики, 2008 г., № 4, ст.341) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Преамбулу признать утратившей силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. В абзаце третьем </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgcmx_off_xoylsw6zreo">
+      <w:hyperlink w:history="1" r:id="rIdp9cydjlap9y59dxqx_ux1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "дома-интернаты для инвалидов" заменить словами "дома-интернаты для временного пребывания лиц с ограниченными возможностями здоровья".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Закон дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2sldrc7refbl6sis_j-uf">
+      <w:hyperlink w:history="1" r:id="rId8hdecxf6lic-u32aqfj3b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 1-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqsep3ulrmbjsko5rjx3qy">
+      <w:hyperlink w:history="1" r:id="rIdqn1ayizulyt75oxpjnt2e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 1-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящий Закон регулирует правовые отношения, возникающие в ходе подготовки, проведения, накопления и хранения персональных данных о переписываемых лицах и жилищном фонде, а также публикации или распространения иным образом итоговых данных переписи населения и жилищного фонда, социально-демографических обследований населения Кыргызской Республики (далее - перепись населения и жилищного фонда).".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsf_-nskd2gsservktc5l">
+      <w:hyperlink w:history="1" r:id="rIdj3mi0vcjw8vq4iejh9wbv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -459,51 +459,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в части 3 слова "Президентом или" исключить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdougogiadhid-ldrdt9xof">
+      <w:hyperlink w:history="1" r:id="rIdvrp1jecmzxhhtud9u3pge">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -577,51 +577,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в части 3 слова "в установленном порядке" заменить словами "в порядке, установленном Правительством Кыргызской Республики,".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgv_wjzqcldbuta3bc69xi">
+      <w:hyperlink w:history="1" r:id="rIdcbm6opk1eamn1s2if4txj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -639,85 +639,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в части 3 слово ", торговых" исключить; слова "в установленном порядке" заменить словами "в порядке, установленном Правительством Кыргызской Республики,".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9s96splommpnb_7took2_">
+      <w:hyperlink w:history="1" r:id="rIdfmrfrhjtjcafxenk17dbg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "переписи населения" дополнить словами "и жилищного фонда".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5v0lh6dksqjd7t4uoj-oz">
+      <w:hyperlink w:history="1" r:id="rIdmsdwhq8wkqcln8_rh9uhg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -735,187 +735,187 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">часть 2 после слов "переписи населения" дополнить словами "и жилищного фонда".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Часть 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsjfttcrkcnvasydre0i5">
+      <w:hyperlink w:history="1" r:id="rIdpg6xiyxh4unpdskealqqx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "Переписи населения" дополнить словами "и жилищного фонда".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9mn4cf1lcryhaibx0fhj">
+      <w:hyperlink w:history="1" r:id="rId1lrvjxoplnlz2qfjmva-n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "установленном законодательством Кыргызской Республики" заменить словами "установленном законом Кыргызской Республики, регулирующим порядок работы с информацией персонального характера".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyh9vt1bsg8elubjor7p6n">
+      <w:hyperlink w:history="1" r:id="rIdrk3vsyf5-nrm1gk9qyrc1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "в соответствии с Законом Кыргызской Республики "О государственной статистике" заменить словами "в соответствии с законом Кыргызской Республики, определяющим порядок использования статистической информации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5sin_bm6zl_ysapdhisy">
+      <w:hyperlink w:history="1" r:id="rIdkkeixkyflfreom56hp4vu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "переписи населения" дополнить словами "и жилищного фонда"; слова "в соответствии с законодательством Кыргызской Республики и принятым порядком оформления их приглашения и пребывания на территории Кыргызской Республики" заменить словами "в соответствии с вступившими в установленном законом порядке в силу международными договорами, участницей которых является Кыргызская Республика".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ah0efd0rrvfp-zpfwkb-">
+      <w:hyperlink w:history="1" r:id="rId6ssis-crpnw84z8u4pyab">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившей силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1101,69 +1101,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdkf9ymajadmqt-jw3mqcxa">
+    <w:hyperlink w:history="1" r:id="rIdbgihx9iupysmpdmxszz8m">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/205245</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdl6p0ksgbfyvwbu0zpzpp4">
+    <w:hyperlink w:history="1" r:id="rIdciqbp-kmga5zqifasdlip">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1306,57 +1306,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7fdwsx4z0xxdhd7rnrz3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112485" TargetMode="External"/><Relationship Id="rIdx6dd6fc4zwtbzp-oaeugi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270" TargetMode="External"/><Relationship Id="rIddgcmx_off_xoylsw6zreo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;1" TargetMode="External"/><Relationship Id="rId2sldrc7refbl6sis_j-uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;111" TargetMode="External"/><Relationship Id="rIdqsep3ulrmbjsko5rjx3qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;111" TargetMode="External"/><Relationship Id="rIdlsf_-nskd2gsservktc5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;3" TargetMode="External"/><Relationship Id="rIdougogiadhid-ldrdt9xof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;4" TargetMode="External"/><Relationship Id="rIdgv_wjzqcldbuta3bc69xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;6" TargetMode="External"/><Relationship Id="rId9s96splommpnb_7took2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;8" TargetMode="External"/><Relationship Id="rId5v0lh6dksqjd7t4uoj-oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;9" TargetMode="External"/><Relationship Id="rIdzsjfttcrkcnvasydre0i5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;10" TargetMode="External"/><Relationship Id="rIdk9mn4cf1lcryhaibx0fhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;11" TargetMode="External"/><Relationship Id="rIdyh9vt1bsg8elubjor7p6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;12" TargetMode="External"/><Relationship Id="rIdi5sin_bm6zl_ysapdhisy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;14" TargetMode="External"/><Relationship Id="rId9ah0efd0rrvfp-zpfwkb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;15" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqyfurm9kg75akcehj1iyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112485" TargetMode="External"/><Relationship Id="rIdhndbx_sxtxmwiocexx1ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270" TargetMode="External"/><Relationship Id="rIdp9cydjlap9y59dxqx_ux1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;1" TargetMode="External"/><Relationship Id="rId8hdecxf6lic-u32aqfj3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;111" TargetMode="External"/><Relationship Id="rIdqn1ayizulyt75oxpjnt2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;111" TargetMode="External"/><Relationship Id="rIdj3mi0vcjw8vq4iejh9wbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;3" TargetMode="External"/><Relationship Id="rIdvrp1jecmzxhhtud9u3pge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;4" TargetMode="External"/><Relationship Id="rIdcbm6opk1eamn1s2if4txj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;6" TargetMode="External"/><Relationship Id="rIdfmrfrhjtjcafxenk17dbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;8" TargetMode="External"/><Relationship Id="rIdmsdwhq8wkqcln8_rh9uhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;9" TargetMode="External"/><Relationship Id="rIdpg6xiyxh4unpdskealqqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;10" TargetMode="External"/><Relationship Id="rId1lrvjxoplnlz2qfjmva-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;11" TargetMode="External"/><Relationship Id="rIdrk3vsyf5-nrm1gk9qyrc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;12" TargetMode="External"/><Relationship Id="rIdkkeixkyflfreom56hp4vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;14" TargetMode="External"/><Relationship Id="rId6ssis-crpnw84z8u4pyab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202270#&#1088;15" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkf9ymajadmqt-jw3mqcxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205245" TargetMode="External"/><Relationship Id="rIdl6p0ksgbfyvwbu0zpzpp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbgihx9iupysmpdmxszz8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205245" TargetMode="External"/><Relationship Id="rIdciqbp-kmga5zqifasdlip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>