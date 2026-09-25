--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_acj6x53inmzvyxo9xz8l">
+      <w:hyperlink w:history="1" r:id="rIdi-fwar5gvdnqr17b1hxmx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 января 2022 года № 2-р</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -202,98 +202,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 15 февраля 2019 года № 20-р</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtkvzkypedfr-8ko7x8t2t">
+      <w:hyperlink w:history="1" r:id="rIdleugundjuhfoljzhpb49-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 октября 2020 года № 347-р</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации Концепции цифровой трансформации "Цифровой Кыргызстан 2019-2023", одобренной решением Совета безопасности Кыргызской Республики от 14 декабря 2018 года № 2, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 6</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgd6o16xtnhgammspgsywj">
+      <w:hyperlink w:history="1" r:id="rIdn7cfxgnmzyt6eyc3iioo2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об электронном управлении", статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -301,86 +301,86 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek-znpr5gfqrpjksxwzc2">
+      <w:hyperlink w:history="1" r:id="rIddobxyw6fm5f-c8iz9slro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить "дорожную карту" по реализации Концепции цифровой трансформации "Цифровой Кыргызстан 2019-2023" (далее - "дорожная карта") согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlpz_hiibzg9qfa5_yxyy">
+      <w:hyperlink w:history="1" r:id="rIdb-cxgspvdxnjdl2sd-9uf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -561,51 +561,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">"ДОРОЖНАЯ КАРТА"
  по реализации Концепции цифровой трансформации "Цифровой Кыргызстан 2019-2023"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qta2w8yxzpf0ei3v7r5u">
+      <w:hyperlink w:history="1" r:id="rIdsy034llkufqwenbb_grdk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 октября 2020 года № 347-р</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1690,91 +1690,91 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2298"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.3. Разработать проект Закона Кыргызской Республики "О внесении изменений в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdepljy27jr8q9_n0x_m9ic">
+            <w:hyperlink w:history="1" r:id="rIdf0ii0roiro08jvgys3slr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кодекс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики о нарушениях, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduukmqbwxld_cgewoof1yh">
+            <w:hyperlink w:history="1" r:id="rIdj2xlwj6fp9dx85fk6wsdm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кодекс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики о проступках, в Уголовный </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoueqc7ydlrfdjcoj2ottx">
+            <w:hyperlink w:history="1" r:id="rIdzbmeyjc5p759bwrrssxiu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">кодекс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики, в части установления ответственности за нарушения в сфере персональных данных"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1130"/>
             <w:tcBorders>
@@ -1800,91 +1800,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1740"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Одобрен проект Закона Кыргызской Республики "О внесении изменений в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7jxpduxdtouijqsrne-bp">
+            <w:hyperlink w:history="1" r:id="rIdi8p98avrwjqjrejbhd_vi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кодекс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики о нарушениях, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9_fsl4gnfsgdxjuwckek5">
+            <w:hyperlink w:history="1" r:id="rIdnqabchmqgiiuwavwvbze2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кодекс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики о проступках, в Уголовный </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdra0e45g4rp5an3engqehf">
+            <w:hyperlink w:history="1" r:id="rIdeqsiq0pz8tty1zswjifcn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">кодекс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2693,51 +2693,51 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2298"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.6. Разработать Требования к порядку формирования, актуализации и использования базовых государственных информационных ресурсов, включая перечень мер, направленных на обеспечение соблюдения прав субъектов персональных данных, и меры по защите информации в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdy3koqi3og_skku7m47gxv">
+            <w:hyperlink w:history="1" r:id="rId6j0fp5h9naiytecrmjrrm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Законом</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики "Об электронном управлении", в том числе меры по ограничению доступа к конфиденциальной информации, имеющейся в базовых государственных информационных ресурсах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1130"/>
             <w:tcBorders>
@@ -7111,51 +7111,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8158"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.1. (Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdknfkpikylbibmcu-xxars">
+            <w:hyperlink w:history="1" r:id="rIdlgwy59t8bi6pmborjvhvs">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">распоряжением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства КР от 5 октября 2020 года № 347-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -45235,69 +45235,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId6iutfsu_o7wzydvj1kml3">
+    <w:hyperlink w:history="1" r:id="rIdhavvjetejtxa0qbkkl_ro">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/216896</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdzfc8q0thgwh5ra1fbtyqh">
+    <w:hyperlink w:history="1" r:id="rIdpaxkge3hyqqfvwubp2llt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -45440,57 +45440,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId_acj6x53inmzvyxo9xz8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218797" TargetMode="External"/><Relationship Id="rIdtkvzkypedfr-8ko7x8t2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218287" TargetMode="External"/><Relationship Id="rIdgd6o16xtnhgammspgsywj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111634" TargetMode="External"/><Relationship Id="rIdek-znpr5gfqrpjksxwzc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdhlpz_hiibzg9qfa5_yxyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216896#p1" TargetMode="External"/><Relationship Id="rId-qta2w8yxzpf0ei3v7r5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218287" TargetMode="External"/><Relationship Id="rIdepljy27jr8q9_n0x_m9ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111565" TargetMode="External"/><Relationship Id="rIduukmqbwxld_cgewoof1yh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111529" TargetMode="External"/><Relationship Id="rIdoueqc7ydlrfdjcoj2ottx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rId7jxpduxdtouijqsrne-bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111565" TargetMode="External"/><Relationship Id="rId9_fsl4gnfsgdxjuwckek5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111529" TargetMode="External"/><Relationship Id="rIdra0e45g4rp5an3engqehf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdy3koqi3og_skku7m47gxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111634" TargetMode="External"/><Relationship Id="rIdknfkpikylbibmcu-xxars" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218287" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdi-fwar5gvdnqr17b1hxmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218797" TargetMode="External"/><Relationship Id="rIdleugundjuhfoljzhpb49-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218287" TargetMode="External"/><Relationship Id="rIdn7cfxgnmzyt6eyc3iioo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111634" TargetMode="External"/><Relationship Id="rIddobxyw6fm5f-c8iz9slro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdb-cxgspvdxnjdl2sd-9uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216896#p1" TargetMode="External"/><Relationship Id="rIdsy034llkufqwenbb_grdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218287" TargetMode="External"/><Relationship Id="rIdf0ii0roiro08jvgys3slr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111565" TargetMode="External"/><Relationship Id="rIdj2xlwj6fp9dx85fk6wsdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111529" TargetMode="External"/><Relationship Id="rIdzbmeyjc5p759bwrrssxiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdi8p98avrwjqjrejbhd_vi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111565" TargetMode="External"/><Relationship Id="rIdnqabchmqgiiuwavwvbze2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111529" TargetMode="External"/><Relationship Id="rIdeqsiq0pz8tty1zswjifcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rId6j0fp5h9naiytecrmjrrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111634" TargetMode="External"/><Relationship Id="rIdlgwy59t8bi6pmborjvhvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218287" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6iutfsu_o7wzydvj1kml3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216896" TargetMode="External"/><Relationship Id="rIdzfc8q0thgwh5ra1fbtyqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhavvjetejtxa0qbkkl_ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216896" TargetMode="External"/><Relationship Id="rIdpaxkge3hyqqfvwubp2llt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>