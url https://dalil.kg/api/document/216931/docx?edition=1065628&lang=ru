--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛ СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdconvcizgsh0axb80w1fyn">
+      <w:hyperlink w:history="1" r:id="rIdf8viiwvft7blilfbo6dlg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -258,105 +258,105 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 26 декабря 2017 года № 922</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk6_lrcqpn5omhwhn5evp3">
+      <w:hyperlink w:history="1" r:id="rIdldvfd7pkoa0ajm1yykusb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3eifst45nzb3fjgdrggwf">
+      <w:hyperlink w:history="1" r:id="rIdgwoexzrmwm7b_zs4fi3i0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Аппарате Правительства Кыргызской Республики" от 24 декабря 2010 года № 338:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeexrdsnxm-a4nhbht9utq">
+      <w:hyperlink w:history="1" r:id="rIdzcovle6v72uv_z3xpjzqz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о структурных подразделениях Аппарата Правительства Кыргызской Республики согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -374,221 +374,221 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrx7c-n6fye6vuuneuw5gq">
+      <w:hyperlink w:history="1" r:id="rIdqzqjppf097hgv_h-eznhb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра Кыргызской Республики от 2 июня 2016 года № 305;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdes6mlikecakssuuhyw8xa">
+      <w:hyperlink w:history="1" r:id="rIdovz-vjeo1allutqn2f4vx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра Кыргызской Республики от 24 августа 2016 года № 475;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtg1igcurgcs1lu2cldkj">
+      <w:hyperlink w:history="1" r:id="rIdbrnarqxuefs9nzaef5txi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра Кыргызской Республики от 29 августа 2016 года № 489;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuhp4ry5-bjnsc-n-slpv">
+      <w:hyperlink w:history="1" r:id="rIdwdbkk-ejva2sjfcsiw6ja">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра Кыргызской Республики от 27 января 2017 года № 65;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkim-1uwqg7hv3yzynmlj9">
+      <w:hyperlink w:history="1" r:id="rIdcwjs5okdmjt7rzp6kpshw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра Кыргызской Республики от 3 февраля 2017 года № 96;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxi-hmqgcf3hdgojggolng">
+      <w:hyperlink w:history="1" r:id="rIdlm3mlzeqzvkrg7_dcwvcy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра Кыргызской Республики от 5 апреля 2017 года № 254.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -661,75 +661,75 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОЛОЖЕНИЕ
  о структурных подразделениях Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжений Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9xgevticknga6vtmpk9kh">
+      <w:hyperlink w:history="1" r:id="rIdetujxly7fesqwy5pprloy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3b1urgwhdslezo2mbasx">
+      <w:hyperlink w:history="1" r:id="rIdhgl8lelqw9iaqpike7p7b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -753,51 +753,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Структурные подразделения Аппарата Правительства Кыргызской Республики (далее - структурные подразделения) обеспечивают деятельность Правительства Кыргызской Республики (далее - Правительство), Премьер-министра Кыргызской Республики (далее - Премьер-министр), вице-премьер-министров Кыргызской Республики (далее - вице-премьер-министры), Аппарата Правительства Кыргызской Республики (далее - Аппарат Правительства), Руководителя Аппарата Правительства - министра Кыргызской Республики (далее - Руководитель Аппарата Правительства) и его заместителей по вопросам, отнесенным к задачам и функциям структурных подразделений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Структурные подразделения в своей деятельности руководствуются </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqo_pkkqw_tuc6ztx5r3n8">
+      <w:hyperlink w:history="1" r:id="rIdlrb-8xwikobhtyrrrhq_a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики, указами и распоряжениями Президента Кыргызской Республики, постановлениями и распоряжениями Правительства, Положением об Аппарате Правительства, Регламентом Правительства, иными нормативными правовыми актами Кыргызской Республики и настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -815,71 +815,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Сотрудники структурных подразделений являются государственными гражданскими служащими.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сотрудники структурных подразделений назначаются на должность и освобождаются от должности в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjrmusgzs2nqwd5ljwfp6">
+      <w:hyperlink w:history="1" r:id="rIdutkzmiazosq6kzffkvz1e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Аппарате Правительства, утвержденным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9stn_bajriy-ohzhkhow">
+      <w:hyperlink w:history="1" r:id="rIdggpg5pcotapdxdaeb3fng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства от 24 декабря 2010 года № 338.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1001,51 +1001,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) координация деятельности министерств, государственных комитетов, административных ведомств и иных государственных органов исполнительной власти (далее - государственные органы), аппаратов полномочных представителей Правительства в областях, местных государственных администраций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) мониторинг и оценка реализации государственными органами полномочий Правительства и Премьер-министра, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsdlygyty28am7en8_lik">
+      <w:hyperlink w:history="1" r:id="rIdlxmjyksx-aw0cftqwjh3b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и законами Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2274,75 +2274,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные вопросы сферы ведения отдела экономики и инвестиций Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжений Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnql3dvruphchp9lzqi3x">
+      <w:hyperlink w:history="1" r:id="rIdkhabtgccaldpe6gqcrdrf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqzayqo7nbxzecnexj5wp">
+      <w:hyperlink w:history="1" r:id="rIdfqakvr0dzroeazhbtnfqm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2805,51 +2805,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ой политики Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqw_2ctqzmlz3au6quosq">
+      <w:hyperlink w:history="1" r:id="rId_jf9lonvcqyhmtedwl69y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2875,51 +2875,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Отдел финансов и кредитной политики Аппарата Правительства Кыргызской Республики (далее - отдел) является структурным подразделением Аппарата Правительства Кыргызской Республики (далее - Аппарат Правительства), обеспечивающим деятельность Правительства Кыргызской Республики (далее - Правительство), Премьер-министра Кыргызской Республики (далее - Премьер-министр), вице-премьер-министров Кыргызской Республики (далее - вице-премьер-министры), Руководителя Аппарата Правительства - министра Кыргызской Республики (далее - Руководитель Аппарата Правительства) и его заместителей по вопросам, отнесенным к задачам и функциям отдела.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbvzzfabvakae4ofg82l_">
+      <w:hyperlink w:history="1" r:id="rIdj9rihbqqo2z-hdnjfts3q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2987,51 +2987,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) обеспечения контроля за поступлением налоговых и таможенных платежей в доходную часть бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdigkel1lvt_yb0qvstt6p0">
+      <w:hyperlink w:history="1" r:id="rIdzysjd4ujenj8_ghwf-tgy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3155,51 +3155,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Фонд по управлению государственным имуществом при Правительстве Кыргызской Республики (в части капитализации банков);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац 8 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uxbnl4covshnjbytirlz">
+      <w:hyperlink w:history="1" r:id="rIdd7wjdnp7tbnelq7akh36f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3293,51 +3293,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- коммерческими банками и иными финансово-кредитными организациями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац 8 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgl_gtvg4sar-syfrypj9">
+      <w:hyperlink w:history="1" r:id="rId0zaeirzmq1urchbefr67e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4293,75 +4293,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжений Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3zkv7fevgkukdluqznd08">
+      <w:hyperlink w:history="1" r:id="rIda7ivhuus1v3nbdbxjylv7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnhlin7wjzo5bfdxbkkkb">
+      <w:hyperlink w:history="1" r:id="rIdff6re7gd62wxd3wyysmx_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4401,51 +4401,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. В состав отдела входят:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8nm9pihztdezcfibbhs8v">
+      <w:hyperlink w:history="1" r:id="rIdol9oekkntbimpbsm65fvy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4455,51 +4455,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) сектор местного самоуправления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjnp74tea0_4b6usvzrx5">
+      <w:hyperlink w:history="1" r:id="rId7rq5nz7xguwxqcsmvornz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4581,91 +4581,91 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) координация работы по разработке концептуальных подходов к развитию системы местного самоуправления и сферы муниципальной службы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc42xkzbfuvjhvwcnse6ps">
+      <w:hyperlink w:history="1" r:id="rIdsuhgfz8s0pp2bppwfybk8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_hgwqb6semqmmmnzk1dn">
+      <w:hyperlink w:history="1" r:id="rIdba2idyyw-2edroierqrbz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4787,491 +4787,491 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) изучение административно-территориального устройства республики и внесение предложений о порядке образования, объединения, преобразования или упразднения административно-территориальных единиц, населенных пунктов, установления и изменения их границ, а также их наименований;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdjpw8hdvss5xddhwcdkg">
+      <w:hyperlink w:history="1" r:id="rId_f7zkmnvixaxiggl5oeco">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvm7p4d1lysy-ks9ibkgef">
+      <w:hyperlink w:history="1" r:id="rIdahner7fqiqqy7xlnlyhn-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9qtacjdjbgvrpoxqn5f1o">
+      <w:hyperlink w:history="1" r:id="rIdryuqt5vtqbkoayqbxagzw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-615l9uaco1swwtbhjdyy">
+      <w:hyperlink w:history="1" r:id="rId6fiy1z4zccggib7hzkajx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxslxy63gy9zceh-cbgd-">
+      <w:hyperlink w:history="1" r:id="rIdmbuhhn51ulbm85haltiqo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmwmxdvhwoiufvgoweznx">
+      <w:hyperlink w:history="1" r:id="rId_bj7te7mzfq-xr_y-exgh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc23qgm9cynn9asqiy6_ov">
+      <w:hyperlink w:history="1" r:id="rIdxs9tzybxo82qslfuwzpur">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cfwbfqpjorlencxdzg8_">
+      <w:hyperlink w:history="1" r:id="rIdgsgxg9vjv0uqjr4u4srel">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhr7lzf6jtbmhs3spo_n3">
+      <w:hyperlink w:history="1" r:id="rIdpogkzt4mlm5oopfivid47">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfcvhk5t-ovrq_onrb06c">
+      <w:hyperlink w:history="1" r:id="rIdov-_pn7t8z-iz6qwcuvbe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8fosn40-grcfzbktrm2_">
+      <w:hyperlink w:history="1" r:id="rIdssphfeo8bgw-xhadd6iru">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmcwjbiuai9halj4dsc7e">
+      <w:hyperlink w:history="1" r:id="rId8ldliac2tjif7ozh1iwg6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5482,75 +5482,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные вопросы сферы ведения отдела кадровой работы и государственной службы Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжений Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxxbk9qfkkdbdkpm6riyj">
+      <w:hyperlink w:history="1" r:id="rIdjxfu4yarmmofi7vaef0pw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8pcbojdxfk--i9dzqp-7y">
+      <w:hyperlink w:history="1" r:id="rIdruqhol6ydf8pms9gtl4fh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5858,51 +5858,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- разработки и внедрения методологии оценки деятельности государственных гражданских служащих Аппарата Правительства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац 7 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvikadlo_41bt7hbopsg4">
+      <w:hyperlink w:history="1" r:id="rIdygtpfka4netm27xbajlba">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6753,51 +6753,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ела обороны, правопорядка и чрезвычайных ситуаций Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluswrxqzoctirwwh4i1ol">
+      <w:hyperlink w:history="1" r:id="rIdzxrdiav6d3ztxfh6jtg8p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7303,51 +7303,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Генеральной прокуратурой Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац 4 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId94drw9ucnnvtkixtls3pw">
+      <w:hyperlink w:history="1" r:id="rIdfvwspmzif6hotjnecah0k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7357,51 +7357,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Генеральным штабом Вооруженных Сил Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац 6 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsg-gwebvckgwdsbszs49f">
+      <w:hyperlink w:history="1" r:id="rIdcavohr-9upwmth9qumv8k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 13 июня 2018 года № 415)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8498,51 +8498,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ельства Кыргызской Республики по делам в Евразийском экономическом союзе (на правах отдела)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsay5edgehgl-suaw_szzb">
+      <w:hyperlink w:history="1" r:id="rIdufo2w6hmr3ysrluvxdvj8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8869,51 +8869,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные вопросы сферы ведения отдела информационного обеспечения Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi1r01xs0phir6zo40tegz">
+      <w:hyperlink w:history="1" r:id="rIduxy-4xc8gfg2fpjim1oa6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2018 года № 415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9506,51 +9506,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные вопросы сферы ведения отдела регламента и делопроизводства Аппарата Правительства Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Премьер-министра КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdja02rksk_ta4uzio1lbbz">
+      <w:hyperlink w:history="1" r:id="rId9g14eu9cvw_03oehnbswp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9760,51 +9760,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) организация секретного делопроизводства и соблюдения режима секретности в Аппарате Правительства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-gmfqxuooqnngiikfzpus">
+      <w:hyperlink w:history="1" r:id="rIdpqof4lqqjv4gm0jdyf8go">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10164,51 +10164,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21) оформление материалов на допуск к секретным документам вновь принимаемых сотрудников Аппарата Правительства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">22) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdde4pkqosaxcq3pzvsiyw4">
+      <w:hyperlink w:history="1" r:id="rId-nl_2pd0redr75itl3o4o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-министра КР от 22 ноября 2018 года № 708)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11496,69 +11496,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsb9t235n7odizwf1zuidv">
+    <w:hyperlink w:history="1" r:id="rIdyie_ngilghzqfusy5vrso">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/216931</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjq5ghzyebpxmvxc_euiix">
+    <w:hyperlink w:history="1" r:id="rId3budpjhcgw-eyz-frz4sa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11701,57 +11701,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdconvcizgsh0axb80w1fyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218550" TargetMode="External"/><Relationship Id="rIdk6_lrcqpn5omhwhn5evp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rId3eifst45nzb3fjgdrggwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdeexrdsnxm-a4nhbht9utq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216931" TargetMode="External"/><Relationship Id="rIdrx7c-n6fye6vuuneuw5gq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215226" TargetMode="External"/><Relationship Id="rIdes6mlikecakssuuhyw8xa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215363" TargetMode="External"/><Relationship Id="rIddtg1igcurgcs1lu2cldkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216932" TargetMode="External"/><Relationship Id="rIdsuhp4ry5-bjnsc-n-slpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216933" TargetMode="External"/><Relationship Id="rIdkim-1uwqg7hv3yzynmlj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216934" TargetMode="External"/><Relationship Id="rIdxi-hmqgcf3hdgojggolng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215671" TargetMode="External"/><Relationship Id="rId9xgevticknga6vtmpk9kh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdf3b1urgwhdslezo2mbasx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdqo_pkkqw_tuc6ztx5r3n8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdcjrmusgzs2nqwd5ljwfp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdl9stn_bajriy-ohzhkhow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdbsdlygyty28am7en8_lik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdpnql3dvruphchp9lzqi3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdkqzayqo7nbxzecnexj5wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdpqw_2ctqzmlz3au6quosq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIddbvzzfabvakae4ofg82l_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdigkel1lvt_yb0qvstt6p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId3uxbnl4covshnjbytirlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdqgl_gtvg4sar-syfrypj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId3zkv7fevgkukdluqznd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdfnhlin7wjzo5bfdxbkkkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId8nm9pihztdezcfibbhs8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdfjnp74tea0_4b6usvzrx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdc42xkzbfuvjhvwcnse6ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdo_hgwqb6semqmmmnzk1dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdjdjpw8hdvss5xddhwcdkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdvm7p4d1lysy-ks9ibkgef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId9qtacjdjbgvrpoxqn5f1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId-615l9uaco1swwtbhjdyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIduxslxy63gy9zceh-cbgd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdrmwmxdvhwoiufvgoweznx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdc23qgm9cynn9asqiy6_ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId4cfwbfqpjorlencxdzg8_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdjhr7lzf6jtbmhs3spo_n3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdnfcvhk5t-ovrq_onrb06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdn8fosn40-grcfzbktrm2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdgmcwjbiuai9halj4dsc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdnxxbk9qfkkdbdkpm6riyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId8pcbojdxfk--i9dzqp-7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdvvikadlo_41bt7hbopsg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdluswrxqzoctirwwh4i1ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId94drw9ucnnvtkixtls3pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdsg-gwebvckgwdsbszs49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdsay5edgehgl-suaw_szzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdi1r01xs0phir6zo40tegz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdja02rksk_ta4uzio1lbbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId-gmfqxuooqnngiikfzpus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdde4pkqosaxcq3pzvsiyw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdf8viiwvft7blilfbo6dlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/218550" TargetMode="External"/><Relationship Id="rIdldvfd7pkoa0ajm1yykusb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdgwoexzrmwm7b_zs4fi3i0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdzcovle6v72uv_z3xpjzqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216931" TargetMode="External"/><Relationship Id="rIdqzqjppf097hgv_h-eznhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215226" TargetMode="External"/><Relationship Id="rIdovz-vjeo1allutqn2f4vx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215363" TargetMode="External"/><Relationship Id="rIdbrnarqxuefs9nzaef5txi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216932" TargetMode="External"/><Relationship Id="rIdwdbkk-ejva2sjfcsiw6ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216933" TargetMode="External"/><Relationship Id="rIdcwjs5okdmjt7rzp6kpshw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216934" TargetMode="External"/><Relationship Id="rIdlm3mlzeqzvkrg7_dcwvcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215671" TargetMode="External"/><Relationship Id="rIdetujxly7fesqwy5pprloy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdhgl8lelqw9iaqpike7p7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdlrb-8xwikobhtyrrrhq_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdutkzmiazosq6kzffkvz1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdggpg5pcotapdxdaeb3fng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92368" TargetMode="External"/><Relationship Id="rIdlxmjyksx-aw0cftqwjh3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdkhabtgccaldpe6gqcrdrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdfqakvr0dzroeazhbtnfqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId_jf9lonvcqyhmtedwl69y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdj9rihbqqo2z-hdnjfts3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdzysjd4ujenj8_ghwf-tgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdd7wjdnp7tbnelq7akh36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId0zaeirzmq1urchbefr67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIda7ivhuus1v3nbdbxjylv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdff6re7gd62wxd3wyysmx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdol9oekkntbimpbsm65fvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId7rq5nz7xguwxqcsmvornz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdsuhgfz8s0pp2bppwfybk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdba2idyyw-2edroierqrbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId_f7zkmnvixaxiggl5oeco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdahner7fqiqqy7xlnlyhn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdryuqt5vtqbkoayqbxagzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId6fiy1z4zccggib7hzkajx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdmbuhhn51ulbm85haltiqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId_bj7te7mzfq-xr_y-exgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdxs9tzybxo82qslfuwzpur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdgsgxg9vjv0uqjr4u4srel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdpogkzt4mlm5oopfivid47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdov-_pn7t8z-iz6qwcuvbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdssphfeo8bgw-xhadd6iru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId8ldliac2tjif7ozh1iwg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdjxfu4yarmmofi7vaef0pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdruqhol6ydf8pms9gtl4fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdygtpfka4netm27xbajlba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdzxrdiav6d3ztxfh6jtg8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdfvwspmzif6hotjnecah0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdcavohr-9upwmth9qumv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIdufo2w6hmr3ysrluvxdvj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rIduxy-4xc8gfg2fpjim1oa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216935" TargetMode="External"/><Relationship Id="rId9g14eu9cvw_03oehnbswp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rIdpqof4lqqjv4gm0jdyf8go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId-nl_2pd0redr75itl3o4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216936" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsb9t235n7odizwf1zuidv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216931" TargetMode="External"/><Relationship Id="rIdjq5ghzyebpxmvxc_euiix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyie_ngilghzqfusy5vrso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/216931" TargetMode="External"/><Relationship Id="rId3budpjhcgw-eyz-frz4sa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>