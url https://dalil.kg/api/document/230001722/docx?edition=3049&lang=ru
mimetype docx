--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -178,51 +178,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. Предмет регулирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящий Закон регулирует порядок организации и деятельность судов аксакалов, учреждаемых в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnvj6wn9kzbc2jjw1brjh">
+      <w:hyperlink w:history="1" r:id="rIdlyv_tckb68f1izm15bwx-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и настоящим Законом, а также их отношения с государственными органами и органами местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -753,51 +753,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 4. Правовая основа деятельности судов аксакалов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Правовую основу деятельности судов аксакалов составляют </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_nzhzpuzdjwt72fbelu14">
+      <w:hyperlink w:history="1" r:id="rIdb8mga5oxl8r47m8uuj5hu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, настоящий Закон и другие нормативные правовые акты Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1286,51 +1286,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Член суда аксакалов обязан:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) соблюдать </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogeof8yqmakxp6rp4tknu">
+      <w:hyperlink w:history="1" r:id="rIds-iokgo1vgsdbrvbadk7w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцию</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законы и другие нормативные правовые акты Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4788,321 +4788,321 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Со дня вступления и силу настоящего Закона признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnl-kyz2dkl99--jyyerat">
+      <w:hyperlink w:history="1" r:id="rIdvp6v8vslz31v6sd0ebxfb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О судах аксакалов" от 5 июля 2002 года № 113 (Ведомости Жогорку Кенеша Кыргызской Республики, 2002 г., № 8, ст.378);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnzrhaymlodo07w3xegm0">
+      <w:hyperlink w:history="1" r:id="rIdj-q3h2syav_ryhnr6x-vy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgyixzlornotjx_lcqg4j8">
+      <w:hyperlink w:history="1" r:id="rIdi5yzlcqswk4q73rwycmaw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О судах аксакалов" от 30 июля 2003 года № 158 (Ведомости Жогорку Кенеша Кыргызской Республики, 2003 г., № 11, ст.499);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh3sp02qexpsybe8g4ayhp">
+      <w:hyperlink w:history="1" r:id="rId6u93ikphbvazyuk8hobwd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменения и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2kc6lijit1nx7dshxgqyb">
+      <w:hyperlink w:history="1" r:id="rId13ctgjzi23macayigqjpc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О судах аксакалов" от 12 июня 2009 года № 181 (Ведомости Жогорку Кенеша Кыргызской Республики, 2009 г., № 6, ст.555);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukg23o8oqh7bw-kvsqxju">
+      <w:hyperlink w:history="1" r:id="rIdfjhjmtsts9quxmzq-cwdn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменений и дополнения в некоторые законодательные акты Кыргызской Республики" от 30 июля 2013 года № 169 (Ведомости Жогорку Кенеша Кыргызской Республики, 2013 г., № 7, ст.926);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxvtu4bhnjtfjd2awu0xb">
+      <w:hyperlink w:history="1" r:id="rIdc_0cykaw23pda_0kxuz6x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений и дополнения в некоторые законодательные акты Кыргызской Республики" от 18 июля 2014 года № 144 (Ведомости Жогорку Кенеша Кыргызской Республики, 2014 г., № 7, ст.681);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzljz0tvght8irgqrqlrj">
+      <w:hyperlink w:history="1" r:id="rIdqilsxipjdvfw8wtvpdacm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjiagbthda1m76aqbl_ck">
+      <w:hyperlink w:history="1" r:id="rIdgl_akkmqek4dtfqxaju1j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О судах аксакалов" от 19 апреля 2016 года № 46 (Ведомости Жогорку Кенеша Кыргызской Республики, 2016 г., № 4, ст.297);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3a70gldyry4fu3sszwywb">
+      <w:hyperlink w:history="1" r:id="rIdxsoszs6xrbw7cqsaedaaq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений в некоторые законодательные акты по вопросам охраны и защиты от семейного насилия" от 27 апреля 2017 года № 64 (Ведомости Жогорку Кенеша Кыргызской Республики, 2017 г., № 4, ст.291).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5313,69 +5313,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdxcsjecfwyyo5fgep1bvns">
+    <w:hyperlink w:history="1" r:id="rIdf_h7t1w_appon7gl9zssg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230001722</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdxi9x7nyxue6zp5qjam1ev">
+    <w:hyperlink w:history="1" r:id="rId8swbsf058c0tfubqlb1lo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5518,57 +5518,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgnvj6wn9kzbc2jjw1brjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId_nzhzpuzdjwt72fbelu14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdogeof8yqmakxp6rp4tknu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdnl-kyz2dkl99--jyyerat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rIdjnzrhaymlodo07w3xegm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1284" TargetMode="External"/><Relationship Id="rIdgyixzlornotjx_lcqg4j8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rIdh3sp02qexpsybe8g4ayhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202583" TargetMode="External"/><Relationship Id="rId2kc6lijit1nx7dshxgqyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rIdukg23o8oqh7bw-kvsqxju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203978" TargetMode="External"/><Relationship Id="rIdyxvtu4bhnjtfjd2awu0xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205365#st_5" TargetMode="External"/><Relationship Id="rIdfzljz0tvght8irgqrqlrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111325" TargetMode="External"/><Relationship Id="rIdkjiagbthda1m76aqbl_ck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rId3a70gldyry4fu3sszwywb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111571#st_7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlyv_tckb68f1izm15bwx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdb8mga5oxl8r47m8uuj5hu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIds-iokgo1vgsdbrvbadk7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdvp6v8vslz31v6sd0ebxfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rIdj-q3h2syav_ryhnr6x-vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1284" TargetMode="External"/><Relationship Id="rIdi5yzlcqswk4q73rwycmaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rId6u93ikphbvazyuk8hobwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202583" TargetMode="External"/><Relationship Id="rId13ctgjzi23macayigqjpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rIdfjhjmtsts9quxmzq-cwdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203978" TargetMode="External"/><Relationship Id="rIdc_0cykaw23pda_0kxuz6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205365#st_5" TargetMode="External"/><Relationship Id="rIdqilsxipjdvfw8wtvpdacm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111325" TargetMode="External"/><Relationship Id="rIdgl_akkmqek4dtfqxaju1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1070" TargetMode="External"/><Relationship Id="rIdxsoszs6xrbw7cqsaedaaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111571#st_7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxcsjecfwyyo5fgep1bvns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001722" TargetMode="External"/><Relationship Id="rIdxi9x7nyxue6zp5qjam1ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdf_h7t1w_appon7gl9zssg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001722" TargetMode="External"/><Relationship Id="rId8swbsf058c0tfubqlb1lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>