--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -145,131 +145,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Правительства Кыргызской Республики "Об утверждении Положения по управлению государственными инвестициями" от 28 мая 2019 года № 232</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях обеспечения согласованного и единого процесса определения, отбора, реализации, контроля и оценки проектов государственных инвестиций, реализуемых полностью или частично за счет внешних заимствований и грантов на основании международных соглашений Кыргызской Республики, в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjv6ti2n5yj7gtv8fhiqk">
+      <w:hyperlink w:history="1" r:id="rIdwe1witpvbn3cua4llva0k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьями 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeysz-nt_p24plfbjmnez_">
+      <w:hyperlink w:history="1" r:id="rIdc7gml_qkpseyhdzoo7kyw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds93jk7ssg0ey9he6gq3ja">
+      <w:hyperlink w:history="1" r:id="rIdladyigeoann15vjibfd17">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">35</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgiqnxcekz-3pi7ftn83-">
+      <w:hyperlink w:history="1" r:id="rIdyjeg0nq3dxokumg6wuvje">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">62</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiilb32jnnlhkhmfkzw9ip">
+      <w:hyperlink w:history="1" r:id="rIdv6rwc3ozbxb1ehh1qqfay">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -292,126 +292,126 @@
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4eomncjcgmungdv1vsflr">
+      <w:hyperlink w:history="1" r:id="rIda8tti-jwua-4e_4zijy7w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwt09ci5rk1yzxuvblgex">
+      <w:hyperlink w:history="1" r:id="rIdweahlzksuotl0ie4cxvpp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по управлению государственными инвестициями" от 28 мая 2019 года № 232 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbd5iex04qdjhfvsaw9fpo">
+      <w:hyperlink w:history="1" r:id="rIdw5ukawfeuzxta8kprx_i5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по управлению государственными инвестициями, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvx4xuxudgpfvpfqggge_">
+      <w:hyperlink w:history="1" r:id="rIdpibmlwztkt2nxfu-vjth0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -670,69 +670,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdbv-g0wxnvcaqduvk8l6el">
+    <w:hyperlink w:history="1" r:id="rIdmv4az1bi8humqg1cnkdk4">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230003092</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId7k_inqgb9jixifd1qfgba">
+    <w:hyperlink w:history="1" r:id="rIdkfg0mqlzab2d3zm1goxwu">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -875,57 +875,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwjv6ti2n5yj7gtv8fhiqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_28" TargetMode="External"/><Relationship Id="rIdeysz-nt_p24plfbjmnez_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_30" TargetMode="External"/><Relationship Id="rIds93jk7ssg0ey9he6gq3ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_35" TargetMode="External"/><Relationship Id="rIdzgiqnxcekz-3pi7ftn83-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_62" TargetMode="External"/><Relationship Id="rIdiilb32jnnlhkhmfkzw9ip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_71" TargetMode="External"/><Relationship Id="rId4eomncjcgmungdv1vsflr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14564" TargetMode="External"/><Relationship Id="rIdpwt09ci5rk1yzxuvblgex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14565" TargetMode="External"/><Relationship Id="rIdbd5iex04qdjhfvsaw9fpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14565" TargetMode="External"/><Relationship Id="rIdyvx4xuxudgpfvpfqggge_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14564" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwe1witpvbn3cua4llva0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_28" TargetMode="External"/><Relationship Id="rIdc7gml_qkpseyhdzoo7kyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_30" TargetMode="External"/><Relationship Id="rIdladyigeoann15vjibfd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_35" TargetMode="External"/><Relationship Id="rIdyjeg0nq3dxokumg6wuvje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_62" TargetMode="External"/><Relationship Id="rIdv6rwc3ozbxb1ehh1qqfay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_71" TargetMode="External"/><Relationship Id="rIda8tti-jwua-4e_4zijy7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14564" TargetMode="External"/><Relationship Id="rIdweahlzksuotl0ie4cxvpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14565" TargetMode="External"/><Relationship Id="rIdw5ukawfeuzxta8kprx_i5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14565" TargetMode="External"/><Relationship Id="rIdpibmlwztkt2nxfu-vjth0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14564" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbv-g0wxnvcaqduvk8l6el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003092" TargetMode="External"/><Relationship Id="rId7k_inqgb9jixifd1qfgba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmv4az1bi8humqg1cnkdk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003092" TargetMode="External"/><Relationship Id="rIdkfg0mqlzab2d3zm1goxwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>