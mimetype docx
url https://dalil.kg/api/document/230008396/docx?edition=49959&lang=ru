--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -191,75 +191,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzblya2sjplz7dmoeymuvd">
+      <w:hyperlink w:history="1" r:id="rIdkfbleds9gsarua7pqxjqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 593</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewlge3nbox4zzrqgaymjs">
+      <w:hyperlink w:history="1" r:id="rIdvtsqtahw45_efhmflktej">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 89</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -284,141 +284,141 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации задач по повышению качества и доступности государственных услуг, оказываемых гражданам и юридическим лицам, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsxtmnew6yo4nazanldal">
+      <w:hyperlink w:history="1" r:id="rIdaqc9hyseedkn6maxeerdr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О государственных и муниципальных услугах», статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-5huu9prt-w2uqdqgkvlu">
+      <w:hyperlink w:history="1" r:id="rIduixo8mw1mlpclpdjn-ak4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3jgqfy9aiezjxggjwkkq">
+      <w:hyperlink w:history="1" r:id="rId7pc5anyhmqegg0j2yx3ez">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики» Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjtz-x3jyuzoxit_zyvtl">
+      <w:hyperlink w:history="1" r:id="rIdjmqys9gtuql3kbdsoj8mt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Единый реестр</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных услуг, оказываемых государственными органами и их подведомственными учреждениями (далее – Реестр государственных услуг), согласно приложению 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -682,112 +682,112 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- малоимущие семьи; неполные семьи; лица без определенного места жительства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjz3lfkessgrhdoy7erlep">
+      <w:hyperlink w:history="1" r:id="rIdjoroskkrwu6ik_vogozgd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 593</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikjxevkc_lkcwcvlhkmem">
+      <w:hyperlink w:history="1" r:id="rIdq0liieddkwbesg5sciehu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 89</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу некоторые решения Правительства Кыргызской Республики и Кабинета Министров Кыргызской Республики согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzeri8itpirswk6oaubars">
+      <w:hyperlink w:history="1" r:id="rIdv6ysdm-qaxpfsjnum4gxq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1163,193 +1163,193 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdardddnttog_ksyephdlso">
+      <w:hyperlink w:history="1" r:id="rIdgknyqb3jk55gphoonqx_i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofqi7ztqvqrnfvlob_miv">
+      <w:hyperlink w:history="1" r:id="rIdk9q9noomboqbqlb4fonuw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7xdesk591obvz9ehqpyz">
+      <w:hyperlink w:history="1" r:id="rIdaghvnbj4wqgibflgeoqsw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 25 сентября 2012 года № 643.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7oayjui7jbspxlrmn8fc">
+      <w:hyperlink w:history="1" r:id="rIdja10euy7jgehdhbvl58wo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений  в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaswyt8kbse6kkoavim61o">
+      <w:hyperlink w:history="1" r:id="rIdfnhurwj9q5acp1-vcbbdz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1372,2193 +1372,2193 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Пункт 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">приложения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ssxtro2_69deenuoojk9">
+      <w:hyperlink w:history="1" r:id="rIdlburzewgxyreg4xcmivwu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики» от 1 июля 2013 года № 395.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0xqiyzuozsykl4pluqp3">
+      <w:hyperlink w:history="1" r:id="rId99vebs_zrvpxdbrofbw5t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn0sd2njawha-kyif__mli">
+      <w:hyperlink w:history="1" r:id="rIdamhgesrjoci-baaivumfs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 27 августа 2013 года № 468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_kye8yycjmqsibpthcd9">
+      <w:hyperlink w:history="1" r:id="rIdi_kvemxl9hgxlveu-kfij">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5lkavkhag_knbc8oucxj">
+      <w:hyperlink w:history="1" r:id="rIdsxqcnjnvzckyjylemrpj5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 10 февраля 2014 года № 80.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnv9jcxo9yyvslstqoid1y">
+      <w:hyperlink w:history="1" r:id="rIdgnhiewqqf0kfpzzzva9ka">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwf2pli9pzzindmeiwffr2">
+      <w:hyperlink w:history="1" r:id="rIdqj7e5vzyn_wvi4wk-boto">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке и условиях предоставления в пользование геологических информационных ресурсов» от 17 марта 2014 года № 144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmttqxgivqhvpvlxzxy18k">
+      <w:hyperlink w:history="1" r:id="rIdzbqakhs-nelpjef7_d61_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении дополнений и изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ktwbcjzlmsqnqvtsixeq">
+      <w:hyperlink w:history="1" r:id="rIdtnrs37avxgcdiaxy33et4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 15 мая 2014 года № 259.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrxwaanq3t6oj_2pxce0o">
+      <w:hyperlink w:history="1" r:id="rIdpr0cjxbcqp2ih0olz3wv3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqyvvbgeqqhjoxgsf0y6uw">
+      <w:hyperlink w:history="1" r:id="rId7pzj_dvcw9iaiz_tihnyy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 18 ноября 2014 года № 655.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpgmbz71yz0dd0qg8mzwc">
+      <w:hyperlink w:history="1" r:id="rIdopu08a0_qsvg05ccxyn_k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики» от 26 марта 2015 года № 160.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_v-ar_3-e9fntnpf4kim">
+      <w:hyperlink w:history="1" r:id="rId11hstoe_qgut-9-tm47vf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении дополнений и изменений в некоторые решения Правительства Кыргызской Республики» от 11 апреля 2016 года № 191.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnoppj3v4shbndxz51eu1l">
+      <w:hyperlink w:history="1" r:id="rIddy-rqwakqqoxa_5e3eyng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменения и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvtwgmtzkkley7_wswbs0">
+      <w:hyperlink w:history="1" r:id="rIdh6mm2-dyyi6jrsgt-szvv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 4 августа 2016 года № 430.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc56aomvr_fymm3xnop0bw">
+      <w:hyperlink w:history="1" r:id="rId2xkgxr60znt0phz4aquon">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнения в некоторые решения Правительства Кыргызской Республики» от 16 января 2017 года № 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId70zweyvzlaauveqrgykpz">
+      <w:hyperlink w:history="1" r:id="rId99pqa9rvq_vyth1scodky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrksnpfjfk79bslgg7ttjk">
+      <w:hyperlink w:history="1" r:id="rIdh3bphkqvdtha7mf0fl62x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 3 февраля 2017 года № 63.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2s2hjpd4_8tbwmrzqlmu_">
+      <w:hyperlink w:history="1" r:id="rId2iw1vg89dmrntvdim9hhn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduszpbb02vjk4gtkpiradc">
+      <w:hyperlink w:history="1" r:id="rIdiq5q4wqwshwia3lfdwco5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 10 мая 2017 года № 258.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ufrycjf1njfa2m6k42ig">
+      <w:hyperlink w:history="1" r:id="rIdaxozqjceear6p5bzvans5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hb9gjjpftyfngxdynjeu">
+      <w:hyperlink w:history="1" r:id="rIdfmywaidrc8tc3r6op-rur">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 15 мая 2017 года № 279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyk1pdp0876nmqgcl01wnd">
+      <w:hyperlink w:history="1" r:id="rId7lhc3a9ymyyypqavtydqz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики» от 23 июня 2017 года № 406.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5-bsx-rlqfgph2mph0su">
+      <w:hyperlink w:history="1" r:id="rIdhkpv51ac527tiwye8rjyp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde9ar2nrx7ozntpgisqwqp">
+      <w:hyperlink w:history="1" r:id="rId9qhyqnu0z1bs_slodpvpa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 2 октября 2017 года № 639.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaewwpcix6i85t5kqgvjl6">
+      <w:hyperlink w:history="1" r:id="rIdit3yf_pwjavgnxmvbpejb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6wjkiqc5zyvyvfqtltgc">
+      <w:hyperlink w:history="1" r:id="rIdlvsfgg4ea9qav99pzeshl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 23 ноября 2017 года № 769.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq6unwjjmfnpcbxv5wbqko">
+      <w:hyperlink w:history="1" r:id="rId9adglqbw6zyycnzszjw8h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkshmx-ixvhy3biphlu7w">
+      <w:hyperlink w:history="1" r:id="rIdnrr0hcla-dbnli9mt5y3a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 2 апреля 2018 года № 177.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdse4tyxzb3jvbno7ysjmcg">
+      <w:hyperlink w:history="1" r:id="rIdhexfvw2an64tio1wjohvg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ru0zaflsjxxfjcx4qh--">
+      <w:hyperlink w:history="1" r:id="rIdk6ewnzu-msimreywwqg-m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 23 ноября 2018 года № 552.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Пункты 2,.3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwrsiwgu_noqihl-vquix">
+      <w:hyperlink w:history="1" r:id="rId6jdgd2tg6578uzhtja9pq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и реестра разрешительных документов» от 29 июля 2019 года № 372.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-uyvedqblqi0hrtmmkl3s">
+      <w:hyperlink w:history="1" r:id="rId-uugpqlsmp6tcko2lkwit">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 18 октября 2019 года № 559.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdan5wlfvsqafhzejow7ss-">
+      <w:hyperlink w:history="1" r:id="rIdhfmfr64updyfegrsb6kuj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtp9dn3neytauhr-fu0cx">
+      <w:hyperlink w:history="1" r:id="rIdd11givdriebtt4gsbtue2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 9 июня 2020 года № 318.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx30kghftva72celc4oqya">
+      <w:hyperlink w:history="1" r:id="rId_xf78xdsxwnkvdvbhqzd5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам государственных услуг» от 30 июля 2020 года № 406.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Пункты 3, 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsctpolg2celfm2mjy-ow">
+      <w:hyperlink w:history="1" r:id="rIdx3co5hbxn_imi8xpko3wv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам государственных услуг в сфере землеустройства, земельного кадастра и регистрации прав на недвижимое имущество» от 22 сентября 2020 года № 496.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbg5fqwufkfd8lqutmycaq">
+      <w:hyperlink w:history="1" r:id="rId3xvtptzmyqphrqcjcthxm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc6iqk6csdwzri73-iafen">
+      <w:hyperlink w:history="1" r:id="rIddthqt5c_rkrju7lnmffke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 20 января 2021 года № 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">28. Пункты 1, 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsr_rfo0_kxmhxe5dm8x_z">
+      <w:hyperlink w:history="1" r:id="rIdugagcgwpzgy4ainjlk3s7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 12 августа 2021 года № 125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcipvhswqwu7qo6fkgc6f">
+      <w:hyperlink w:history="1" r:id="rIdl4lvszkuemhhqh-kxhbxo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам предоставления государственных услуг» от 2 ноября 2021 года № 239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30. Пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5lmchdmba9jtpcmgkla5x">
+      <w:hyperlink w:history="1" r:id="rIdrxtk2_e5rmkgmrzfeu_uh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О предоставлении государственных и муниципальных услуг населению Баткенской области Кыргызской Республики» от 18 февраля 2022 года № 86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvpe7y-e5t6_9uoix-t_g">
+      <w:hyperlink w:history="1" r:id="rIdhnr4z1twmwkylpgcjbj9k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 8 апреля 2022 года № 194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">32. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vlkkqkciovbdsgu9tupt">
+      <w:hyperlink w:history="1" r:id="rIdov7kneh51q78yzbv6bzyl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 14 апреля 2022 года № 215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9uw9mayrruxuricq-vk-7">
+      <w:hyperlink w:history="1" r:id="rIdjdbsza4vkirwrzbyqd2rb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtji6uwnaxnxcm67x2ipbe">
+      <w:hyperlink w:history="1" r:id="rIdhnunuhhyr0zqmbivxtxje">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 31 мая 2022 года № 289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId96buxqzjmwztgle9yzoh5">
+      <w:hyperlink w:history="1" r:id="rIdy799bbqjpsr-fkyvvm7yh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzawnrf75va7aoal2ke1gu">
+      <w:hyperlink w:history="1" r:id="rIdzvn2mvwmcqs7pbfpcshpq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 23 сентября 2022 года № 520.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">35. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfojdcw76gprs96mledtip">
+      <w:hyperlink w:history="1" r:id="rIdi9gx0jnyagvxhv2hcfdey">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzswg2fkb-c8d_yjfcsgpe">
+      <w:hyperlink w:history="1" r:id="rIdp80r2msy7vjiz7xs7qlqg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 14 декабря 2022 года № 674.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36. Пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzdicaxi0vgzvuceztl8r">
+      <w:hyperlink w:history="1" r:id="rIdjyg2qplupru33ro0xichu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики по вопросам регистрации транспортных средств и водительского состава» от 16 декабря 2022 года № 685.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtaswbi03maehndwto7m2">
+      <w:hyperlink w:history="1" r:id="rId0i6ydhpsrdcyeq2brvjta">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvakfiaif6bflcpbcafwry">
+      <w:hyperlink w:history="1" r:id="rIdo7zxkc34dwtizwgyxjecn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 26 апреля 2023 года № 229.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwchnupojakwao1we7fpu">
+      <w:hyperlink w:history="1" r:id="rIdwrcbmow__pmlmmy6-bxu7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuf00wcbgt9weab6lp3k5">
+      <w:hyperlink w:history="1" r:id="rIdbqr5sbwhrbhaimbjucwdp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 10 июля 2023 года № 345.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">39. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5h7yh51z1sjxxg8owmzho">
+      <w:hyperlink w:history="1" r:id="rIdfiu7tc0nqaq0-rqdvc-il">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5ji3yepmad_qtvj77fz0">
+      <w:hyperlink w:history="1" r:id="rId-h2hyvm_blgemhizhc6f1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 28 августа 2023 года № 438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">40. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkwr77ivcfcxmgj-vsswp">
+      <w:hyperlink w:history="1" r:id="rId5otzppuuwzaukjopau7jb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey6zaxtctujrl8ihovcxx">
+      <w:hyperlink w:history="1" r:id="rId5rieb_9jf5ezvdcd2kobv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 12 сентября 2023 года № 459.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">41. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzfsvi_-d7efsh_cfzul9">
+      <w:hyperlink w:history="1" r:id="rId7dauw6k1sgqzvlr4-ld_j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd2ggow3vciuwg5wdp1zfa">
+      <w:hyperlink w:history="1" r:id="rIdv1ezp3ltira9uodepdil6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 19 октября 2023 года № 558.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">42. Пункт 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywi8fqq3mhx4muioqa0ha">
+      <w:hyperlink w:history="1" r:id="rIdudiqgxtouhtz9xjjtgirr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые постановления Правительства Кыргызской Республики, Кабинета Министров Кыргызской Республики по приданию статуса государственным высшим учебным заведениям» от 5 февраля 2024 года № 45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3625,69 +3625,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdul13slbv45wiy3eyadh24">
+    <w:hyperlink w:history="1" r:id="rIdrz3pgz2hwjjft-4qzw0wx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230008396</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdfpkckanm3sgkt3v8pqbsl">
+    <w:hyperlink w:history="1" r:id="rId2sl_pkwbvp5zdl_ebgtdy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3830,57 +3830,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzblya2sjplz7dmoeymuvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdewlge3nbox4zzrqgaymjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rIdvsxtmnew6yo4nazanldal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rId-5huu9prt-w2uqdqgkvlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdf3jgqfy9aiezjxggjwkkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdmjtz-x3jyuzoxit_zyvtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008597" TargetMode="External"/><Relationship Id="rIdjz3lfkessgrhdoy7erlep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdikjxevkc_lkcwcvlhkmem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rIdzeri8itpirswk6oaubars" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396#pr2" TargetMode="External"/><Relationship Id="rIdardddnttog_ksyephdlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdofqi7ztqvqrnfvlob_miv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93068" TargetMode="External"/><Relationship Id="rIdg7xdesk591obvz9ehqpyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdt7oayjui7jbspxlrmn8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94299" TargetMode="External"/><Relationship Id="rIdaswyt8kbse6kkoavim61o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId_ssxtro2_69deenuoojk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94530" TargetMode="External"/><Relationship Id="rIdy0xqiyzuozsykl4pluqp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94668" TargetMode="External"/><Relationship Id="rIdn0sd2njawha-kyif__mli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdf_kye8yycjmqsibpthcd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96072" TargetMode="External"/><Relationship Id="rIdm5lkavkhag_knbc8oucxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdnv9jcxo9yyvslstqoid1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96234" TargetMode="External"/><Relationship Id="rIdwf2pli9pzzindmeiwffr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96235" TargetMode="External"/><Relationship Id="rIdmttqxgivqhvpvlxzxy18k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96483" TargetMode="External"/><Relationship Id="rId6ktwbcjzlmsqnqvtsixeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdbrxwaanq3t6oj_2pxce0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97144" TargetMode="External"/><Relationship Id="rIdqyvvbgeqqhjoxgsf0y6uw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdkpgmbz71yz0dd0qg8mzwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97410" TargetMode="External"/><Relationship Id="rIda_v-ar_3-e9fntnpf4kim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98433" TargetMode="External"/><Relationship Id="rIdnoppj3v4shbndxz51eu1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99450" TargetMode="External"/><Relationship Id="rIdfvtwgmtzkkley7_wswbs0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdc56aomvr_fymm3xnop0bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99731" TargetMode="External"/><Relationship Id="rId70zweyvzlaauveqrgykpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98766" TargetMode="External"/><Relationship Id="rIdrksnpfjfk79bslgg7ttjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId2s2hjpd4_8tbwmrzqlmu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99969" TargetMode="External"/><Relationship Id="rIduszpbb02vjk4gtkpiradc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId7ufrycjf1njfa2m6k42ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99981" TargetMode="External"/><Relationship Id="rId9hb9gjjpftyfngxdynjeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdyk1pdp0876nmqgcl01wnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100138" TargetMode="External"/><Relationship Id="rIdj5-bsx-rlqfgph2mph0su" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10020" TargetMode="External"/><Relationship Id="rIde9ar2nrx7ozntpgisqwqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdaewwpcix6i85t5kqgvjl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10021" TargetMode="External"/><Relationship Id="rIdv6wjkiqc5zyvyvfqtltgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdq6unwjjmfnpcbxv5wbqko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11819" TargetMode="External"/><Relationship Id="rIdxkshmx-ixvhy3biphlu7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdse4tyxzb3jvbno7ysjmcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12740" TargetMode="External"/><Relationship Id="rId-ru0zaflsjxxfjcx4qh--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdbwrsiwgu_noqihl-vquix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14606" TargetMode="External"/><Relationship Id="rId-uyvedqblqi0hrtmmkl3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157200" TargetMode="External"/><Relationship Id="rIdan5wlfvsqafhzejow7ss-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157581" TargetMode="External"/><Relationship Id="rIdbtp9dn3neytauhr-fu0cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdx30kghftva72celc4oqya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157586" TargetMode="External"/><Relationship Id="rIdgsctpolg2celfm2mjy-ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159892" TargetMode="External"/><Relationship Id="rIdbg5fqwufkfd8lqutmycaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158016" TargetMode="External"/><Relationship Id="rIdc6iqk6csdwzri73-iafen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdsr_rfo0_kxmhxe5dm8x_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158558" TargetMode="External"/><Relationship Id="rIdvcipvhswqwu7qo6fkgc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159908" TargetMode="External"/><Relationship Id="rId5lmchdmba9jtpcmgkla5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdcvpe7y-e5t6_9uoix-t_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159118" TargetMode="External"/><Relationship Id="rId7vlkkqkciovbdsgu9tupt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159123" TargetMode="External"/><Relationship Id="rId9uw9mayrruxuricq-vk-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159395" TargetMode="External"/><Relationship Id="rIdtji6uwnaxnxcm67x2ipbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId96buxqzjmwztgle9yzoh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159617" TargetMode="External"/><Relationship Id="rIdzawnrf75va7aoal2ke1gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdfojdcw76gprs96mledtip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159810" TargetMode="External"/><Relationship Id="rIdzswg2fkb-c8d_yjfcsgpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdnzdicaxi0vgzvuceztl8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159708" TargetMode="External"/><Relationship Id="rIdmtaswbi03maehndwto7m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160412" TargetMode="External"/><Relationship Id="rIdvakfiaif6bflcpbcafwry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdqwchnupojakwao1we7fpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160411" TargetMode="External"/><Relationship Id="rIdmuf00wcbgt9weab6lp3k5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId5h7yh51z1sjxxg8owmzho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160370" TargetMode="External"/><Relationship Id="rIdj5ji3yepmad_qtvj77fz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdmkwr77ivcfcxmgj-vsswp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003213" TargetMode="External"/><Relationship Id="rIdey6zaxtctujrl8ihovcxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdqzfsvi_-d7efsh_cfzul9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160527" TargetMode="External"/><Relationship Id="rIdd2ggow3vciuwg5wdp1zfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdywi8fqq3mhx4muioqa0ha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkfbleds9gsarua7pqxjqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdvtsqtahw45_efhmflktej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rIdaqc9hyseedkn6maxeerdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rIduixo8mw1mlpclpdjn-ak4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId7pc5anyhmqegg0j2yx3ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdjmqys9gtuql3kbdsoj8mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008597" TargetMode="External"/><Relationship Id="rIdjoroskkrwu6ik_vogozgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdq0liieddkwbesg5sciehu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rIdv6ysdm-qaxpfsjnum4gxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396#pr2" TargetMode="External"/><Relationship Id="rIdgknyqb3jk55gphoonqx_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdk9q9noomboqbqlb4fonuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93068" TargetMode="External"/><Relationship Id="rIdaghvnbj4wqgibflgeoqsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdja10euy7jgehdhbvl58wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94299" TargetMode="External"/><Relationship Id="rIdfnhurwj9q5acp1-vcbbdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdlburzewgxyreg4xcmivwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94530" TargetMode="External"/><Relationship Id="rId99vebs_zrvpxdbrofbw5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94668" TargetMode="External"/><Relationship Id="rIdamhgesrjoci-baaivumfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdi_kvemxl9hgxlveu-kfij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96072" TargetMode="External"/><Relationship Id="rIdsxqcnjnvzckyjylemrpj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdgnhiewqqf0kfpzzzva9ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96234" TargetMode="External"/><Relationship Id="rIdqj7e5vzyn_wvi4wk-boto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96235" TargetMode="External"/><Relationship Id="rIdzbqakhs-nelpjef7_d61_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96483" TargetMode="External"/><Relationship Id="rIdtnrs37avxgcdiaxy33et4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdpr0cjxbcqp2ih0olz3wv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97144" TargetMode="External"/><Relationship Id="rId7pzj_dvcw9iaiz_tihnyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdopu08a0_qsvg05ccxyn_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97410" TargetMode="External"/><Relationship Id="rId11hstoe_qgut-9-tm47vf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98433" TargetMode="External"/><Relationship Id="rIddy-rqwakqqoxa_5e3eyng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99450" TargetMode="External"/><Relationship Id="rIdh6mm2-dyyi6jrsgt-szvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId2xkgxr60znt0phz4aquon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99731" TargetMode="External"/><Relationship Id="rId99pqa9rvq_vyth1scodky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98766" TargetMode="External"/><Relationship Id="rIdh3bphkqvdtha7mf0fl62x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId2iw1vg89dmrntvdim9hhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99969" TargetMode="External"/><Relationship Id="rIdiq5q4wqwshwia3lfdwco5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdaxozqjceear6p5bzvans5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99981" TargetMode="External"/><Relationship Id="rIdfmywaidrc8tc3r6op-rur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId7lhc3a9ymyyypqavtydqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100138" TargetMode="External"/><Relationship Id="rIdhkpv51ac527tiwye8rjyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10020" TargetMode="External"/><Relationship Id="rId9qhyqnu0z1bs_slodpvpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdit3yf_pwjavgnxmvbpejb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10021" TargetMode="External"/><Relationship Id="rIdlvsfgg4ea9qav99pzeshl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId9adglqbw6zyycnzszjw8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11819" TargetMode="External"/><Relationship Id="rIdnrr0hcla-dbnli9mt5y3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdhexfvw2an64tio1wjohvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12740" TargetMode="External"/><Relationship Id="rIdk6ewnzu-msimreywwqg-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId6jdgd2tg6578uzhtja9pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14606" TargetMode="External"/><Relationship Id="rId-uugpqlsmp6tcko2lkwit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157200" TargetMode="External"/><Relationship Id="rIdhfmfr64updyfegrsb6kuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157581" TargetMode="External"/><Relationship Id="rIdd11givdriebtt4gsbtue2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId_xf78xdsxwnkvdvbhqzd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157586" TargetMode="External"/><Relationship Id="rIdx3co5hbxn_imi8xpko3wv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159892" TargetMode="External"/><Relationship Id="rId3xvtptzmyqphrqcjcthxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158016" TargetMode="External"/><Relationship Id="rIddthqt5c_rkrju7lnmffke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdugagcgwpzgy4ainjlk3s7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158558" TargetMode="External"/><Relationship Id="rIdl4lvszkuemhhqh-kxhbxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159908" TargetMode="External"/><Relationship Id="rIdrxtk2_e5rmkgmrzfeu_uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdhnr4z1twmwkylpgcjbj9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159118" TargetMode="External"/><Relationship Id="rIdov7kneh51q78yzbv6bzyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159123" TargetMode="External"/><Relationship Id="rIdjdbsza4vkirwrzbyqd2rb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159395" TargetMode="External"/><Relationship Id="rIdhnunuhhyr0zqmbivxtxje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdy799bbqjpsr-fkyvvm7yh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159617" TargetMode="External"/><Relationship Id="rIdzvn2mvwmcqs7pbfpcshpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdi9gx0jnyagvxhv2hcfdey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159810" TargetMode="External"/><Relationship Id="rIdp80r2msy7vjiz7xs7qlqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdjyg2qplupru33ro0xichu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159708" TargetMode="External"/><Relationship Id="rId0i6ydhpsrdcyeq2brvjta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160412" TargetMode="External"/><Relationship Id="rIdo7zxkc34dwtizwgyxjecn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdwrcbmow__pmlmmy6-bxu7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160411" TargetMode="External"/><Relationship Id="rIdbqr5sbwhrbhaimbjucwdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdfiu7tc0nqaq0-rqdvc-il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160370" TargetMode="External"/><Relationship Id="rId-h2hyvm_blgemhizhc6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId5otzppuuwzaukjopau7jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003213" TargetMode="External"/><Relationship Id="rId5rieb_9jf5ezvdcd2kobv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId7dauw6k1sgqzvlr4-ld_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160527" TargetMode="External"/><Relationship Id="rIdv1ezp3ltira9uodepdil6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdudiqgxtouhtz9xjjtgirr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdul13slbv45wiy3eyadh24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396" TargetMode="External"/><Relationship Id="rIdfpkckanm3sgkt3v8pqbsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdrz3pgz2hwjjft-4qzw0wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396" TargetMode="External"/><Relationship Id="rId2sl_pkwbvp5zdl_ebgtdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>