--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -186,211 +186,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Кабинета Министров Кыргызской Республики «О вопросах, регламентирующих порядок предоставления государственного имущества в аренду, хозяйственное ведение, оперативное управление, безвозмездное временное пользование» от 24 сентября 2021 года № 183</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оптимизации процедур предоставления в аренду государственного имущества, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj4dqi9z8r9jq4f49xiryr">
+      <w:hyperlink w:history="1" r:id="rIdukwl0cxm5lsnmerhqfjzr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgguvuqedcruih_bgzfjkp">
+      <w:hyperlink w:history="1" r:id="rId53uisdh9d78sgntj372yz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики» Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfk4axj6tumlkrnybwlvrm">
+      <w:hyperlink w:history="1" r:id="rIdyhiqoitdru5sqvvnjb2zc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О вопросах, регламентирующих порядок предоставления государственного имущества в аренду, хозяйственное ведение, оперативное управление, безвозмездное временное пользование» от 24 сентября 2021 года № 183 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3d6njyrmvp04cxncqgdzj">
+      <w:hyperlink w:history="1" r:id="rIdqjgawqhqzumq_28gmogbu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке предоставления государственного имущества в аренду, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrntf81iwiisbvqmjj0d1p">
+      <w:hyperlink w:history="1" r:id="rIdfoe4ifcmj8lld-mt9eh-l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId59ajwyb-wyvrnmfkrgm7g">
+      <w:hyperlink w:history="1" r:id="rIdqrq30epw3noncz1y1paxi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -471,86 +471,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«20) Платформа - информационная система, размещенная в сети Интернет для регистрации в режиме реального времени договоров аренды государственного имущества, позволяющая зарегистрированным балансодержателям дистанционно осуществлять подачу заявок на регистрацию договоров аренды.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в абзаце первом </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde40ynhfhmgi3hbsbvkcq9">
+      <w:hyperlink w:history="1" r:id="rIdg-i5et5txjmhpst4lwk6l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> цифры «30» заменить цифрами «14»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdir3zp1_15ftsv2iupigkn">
+      <w:hyperlink w:history="1" r:id="rIdaqep0jxorxiokw571ymg7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -586,51 +586,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">абзацы шестой и седьмой признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0wycpbx8btdkjjdirw57j">
+      <w:hyperlink w:history="1" r:id="rIdt3mrk5vpk99ku0udu0gle">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -651,226 +651,226 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">абзац второй после слова «регистрирует» дополнить словами «посредством Платформы;»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в абзаце первом </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqemocoser3lbxuirpe-6f">
+      <w:hyperlink w:history="1" r:id="rIds5vewi7o9l3m8ag0q2kea">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «десяти» заменить словом «пяти»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац первый </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8j9_omtxtcgljsrjfzfms">
+      <w:hyperlink w:history="1" r:id="rIdedotlbu2tqtixpqawistu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 33</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«33. Информационное сообщение о проведении торгов, в том числе повторных, подлежит размещению на ЭТП не позднее чем за 14 (четырнадцать) календарных дней до даты проведения торгов в соответствии с регламентом ЭТП.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в абзаце первом </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvya82lxoaduczvfyerzxs">
+      <w:hyperlink w:history="1" r:id="rId6w81a58q1rz9qmko6agyz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «десять», «пять дней» заменить соответственно словами «пять», «три дня»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в подпункте 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv15sgd0zhdz128b76rygt">
+      <w:hyperlink w:history="1" r:id="rIdbdynz7rdwqfawt75iuuqn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 46</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «площадью свыше 500 кв.м» заменить словами «согласно подпунктам 1 и 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_y1cbeep5rhnjg6n7mq7">
+      <w:hyperlink w:history="1" r:id="rIdc5dpwcuk3pnz_vvoatvxq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb22asmmcttj-69arf78l8">
+      <w:hyperlink w:history="1" r:id="rIdncyfjrypu-mxdb3se9uo-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 49</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -891,51 +891,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в абзаце третьем слово «четырех» заменить словом «двух»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbs-urzkyd4bu8we0l-y_9">
+      <w:hyperlink w:history="1" r:id="rIdq0axnmttgvmmlnt-ij0x7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -956,421 +956,421 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок подписания протокола об итогах торгов (в случае если торги состоялись) определяется Регламентом ЭТП.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyp14am387xqx0yvjeyqm4">
+      <w:hyperlink w:history="1" r:id="rIdkoilksc7_ncxgvnzvuqxl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«59. Порядок уведомления победителя об итогах торгов определяется регламентом ЭТП.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId52ooemhydgsvthnhu3jxo">
+      <w:hyperlink w:history="1" r:id="rId_l9wljfercaxzdclxca85">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «четырех» заменить словом «двух»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац второй </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0jidgx5ca-qzamevysrz">
+      <w:hyperlink w:history="1" r:id="rIdsyyxz0nbihbhbgx_eelcm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 62</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«В случае уклонения или отказа участника, занявшего второе место, от заключения договора аренды государственного имущества, уполномоченный орган аннулирует результаты торгов и в установленном порядке размещает информацию о проведении повторных торгов.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- предложение второе </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdap5kw2qkbcbpnmb6mavvs">
+      <w:hyperlink w:history="1" r:id="rIddxilx1eysekryqh_0in9l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 64</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwi1cium8yy6mj4natqef">
+      <w:hyperlink w:history="1" r:id="rIdiwdehphzlf2qso1zvlngz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 69</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «подпунктом 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId74h_tcat6bfmp6armz9wo">
+      <w:hyperlink w:history="1" r:id="rId7npiuvnu2_hop5wwny19n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 67</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» заменить словами «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl7uq6cgg1xqp2fhw4dedi">
+      <w:hyperlink w:history="1" r:id="rIdw933g6kedlvj5kwfecikt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пунктом 67</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfu7gxdmfatcwidrfqrxbv">
+      <w:hyperlink w:history="1" r:id="rIdpm3yld6b62_ikhej5piwi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«80. Размер арендной платы за пользование государственным имуществом, а также стартовый размер арендной платы определяется в порядке, предусмотренном Инструкцией о порядке начисления арендной платы за пользование государственными сооружениями, зданиями, в том числе административными, утверждаемой уполномоченным органом.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vpp0btq26x1rurhn8its">
+      <w:hyperlink w:history="1" r:id="rId3jcavfzkoefx1qto1zwyn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке передачи государственного имущества в хозяйственное ведение, оперативное управление, безвозмездное временное пользование, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds6mlaixfjugcdizkd2xi9">
+      <w:hyperlink w:history="1" r:id="rIdmslywmyngnn-_rgn5yrqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabjhaom9engjbqg3jqonh">
+      <w:hyperlink w:history="1" r:id="rIdktep5inyw9826l7f2bynn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главу 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiyorqtgjnzbwyrpk4m6yb">
+      <w:hyperlink w:history="1" r:id="rId66rqmi1iyyv79pagpylzk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пунктом 10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -1402,51 +1402,51 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Государственные аптеки и склады государственного предприятия, осуществляющего оптовую и розничную поставку лекарственных средств и медицинских изделий, размещаются в государственных зданиях и помещениях на условиях договора безвозмездного временного пользования, заключаемого с балансодержателями государственных зданий и помещений с оплатой коммунальных услуг и эксплуатационных затрат по содержанию этого здания (помещения).»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в абзаце первом </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId98wbvs9gxi-fmh82zx_-y">
+      <w:hyperlink w:history="1" r:id="rIdnhtvkdd0xon3bpmg_m4l1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «в том числе» заменить словами «а именно».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1607,69 +1607,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdhojvwtjqjhehoin5xipxn">
+    <w:hyperlink w:history="1" r:id="rIdxfiafkskgz1ayk9dlfpvs">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230013412</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdamrgntsn1uba5samptq3m">
+    <w:hyperlink w:history="1" r:id="rIdofozxt1msgmqhtsgd4zho">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1812,57 +1812,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdj4dqi9z8r9jq4f49xiryr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdgguvuqedcruih_bgzfjkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdfk4axj6tumlkrnybwlvrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158916" TargetMode="External"/><Relationship Id="rId3d6njyrmvp04cxncqgdzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917" TargetMode="External"/><Relationship Id="rIdrntf81iwiisbvqmjj0d1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158916" TargetMode="External"/><Relationship Id="rId59ajwyb-wyvrnmfkrgm7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p4" TargetMode="External"/><Relationship Id="rIde40ynhfhmgi3hbsbvkcq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p6" TargetMode="External"/><Relationship Id="rIdir3zp1_15ftsv2iupigkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p17" TargetMode="External"/><Relationship Id="rId0wycpbx8btdkjjdirw57j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p18" TargetMode="External"/><Relationship Id="rIdqemocoser3lbxuirpe-6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p32" TargetMode="External"/><Relationship Id="rId8j9_omtxtcgljsrjfzfms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p33" TargetMode="External"/><Relationship Id="rIdvya82lxoaduczvfyerzxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p41" TargetMode="External"/><Relationship Id="rIdv15sgd0zhdz128b76rygt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p46" TargetMode="External"/><Relationship Id="rIdq_y1cbeep5rhnjg6n7mq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p45" TargetMode="External"/><Relationship Id="rIdb22asmmcttj-69arf78l8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p49" TargetMode="External"/><Relationship Id="rIdbs-urzkyd4bu8we0l-y_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p55" TargetMode="External"/><Relationship Id="rIdyp14am387xqx0yvjeyqm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p59" TargetMode="External"/><Relationship Id="rId52ooemhydgsvthnhu3jxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p61" TargetMode="External"/><Relationship Id="rIdm0jidgx5ca-qzamevysrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p62" TargetMode="External"/><Relationship Id="rIdap5kw2qkbcbpnmb6mavvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p64" TargetMode="External"/><Relationship Id="rIdkwi1cium8yy6mj4natqef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p69" TargetMode="External"/><Relationship Id="rId74h_tcat6bfmp6armz9wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p67" TargetMode="External"/><Relationship Id="rIdl7uq6cgg1xqp2fhw4dedi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p67" TargetMode="External"/><Relationship Id="rIdfu7gxdmfatcwidrfqrxbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p80" TargetMode="External"/><Relationship Id="rId7vpp0btq26x1rurhn8its" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918" TargetMode="External"/><Relationship Id="rIds6mlaixfjugcdizkd2xi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158916" TargetMode="External"/><Relationship Id="rIdabjhaom9engjbqg3jqonh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918#g3" TargetMode="External"/><Relationship Id="rIdiyorqtgjnzbwyrpk4m6yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918#p10_1" TargetMode="External"/><Relationship Id="rId98wbvs9gxi-fmh82zx_-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918#p11" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdukwl0cxm5lsnmerhqfjzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId53uisdh9d78sgntj372yz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdyhiqoitdru5sqvvnjb2zc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158916" TargetMode="External"/><Relationship Id="rIdqjgawqhqzumq_28gmogbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917" TargetMode="External"/><Relationship Id="rIdfoe4ifcmj8lld-mt9eh-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158916" TargetMode="External"/><Relationship Id="rIdqrq30epw3noncz1y1paxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p4" TargetMode="External"/><Relationship Id="rIdg-i5et5txjmhpst4lwk6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p6" TargetMode="External"/><Relationship Id="rIdaqep0jxorxiokw571ymg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p17" TargetMode="External"/><Relationship Id="rIdt3mrk5vpk99ku0udu0gle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p18" TargetMode="External"/><Relationship Id="rIds5vewi7o9l3m8ag0q2kea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p32" TargetMode="External"/><Relationship Id="rIdedotlbu2tqtixpqawistu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p33" TargetMode="External"/><Relationship Id="rId6w81a58q1rz9qmko6agyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p41" TargetMode="External"/><Relationship Id="rIdbdynz7rdwqfawt75iuuqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p46" TargetMode="External"/><Relationship Id="rIdc5dpwcuk3pnz_vvoatvxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p45" TargetMode="External"/><Relationship Id="rIdncyfjrypu-mxdb3se9uo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p49" TargetMode="External"/><Relationship Id="rIdq0axnmttgvmmlnt-ij0x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p55" TargetMode="External"/><Relationship Id="rIdkoilksc7_ncxgvnzvuqxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p59" TargetMode="External"/><Relationship Id="rId_l9wljfercaxzdclxca85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p61" TargetMode="External"/><Relationship Id="rIdsyyxz0nbihbhbgx_eelcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p62" TargetMode="External"/><Relationship Id="rIddxilx1eysekryqh_0in9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p64" TargetMode="External"/><Relationship Id="rIdiwdehphzlf2qso1zvlngz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p69" TargetMode="External"/><Relationship Id="rId7npiuvnu2_hop5wwny19n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p67" TargetMode="External"/><Relationship Id="rIdw933g6kedlvj5kwfecikt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p67" TargetMode="External"/><Relationship Id="rIdpm3yld6b62_ikhej5piwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158917#p80" TargetMode="External"/><Relationship Id="rId3jcavfzkoefx1qto1zwyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918" TargetMode="External"/><Relationship Id="rIdmslywmyngnn-_rgn5yrqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158916" TargetMode="External"/><Relationship Id="rIdktep5inyw9826l7f2bynn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918#g3" TargetMode="External"/><Relationship Id="rId66rqmi1iyyv79pagpylzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918#p10_1" TargetMode="External"/><Relationship Id="rIdnhtvkdd0xon3bpmg_m4l1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158918#p11" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhojvwtjqjhehoin5xipxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013412" TargetMode="External"/><Relationship Id="rIdamrgntsn1uba5samptq3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxfiafkskgz1ayk9dlfpvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013412" TargetMode="External"/><Relationship Id="rIdofozxt1msgmqhtsgd4zho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>