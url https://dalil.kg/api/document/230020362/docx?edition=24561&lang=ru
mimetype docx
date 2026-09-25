--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -297,150 +297,150 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-symzgckmd3ufiwhsemhc">
+      <w:hyperlink w:history="1" r:id="rIdp2q99vz1dz1jh9apdcuix">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О правах и гарантиях реабилитированных граждан, пострадавших в результате репрессий за политические и религиозные убеждения, по социальным, национальным и другим признакам» (Ведомости Жогорку Кенеша Кыргызской Республики, 1994 г., № 7, ст.220) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvcgsstzgcde2len_hmah">
+      <w:hyperlink w:history="1" r:id="rIdvfskah-gcopdql0fsmig-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов «исполнительной власти и должностными лицами» дополнить словами «, советскими общественными и общественно-политическими организациями, в том числе партийными, комсомольскими, профсоюзными и кооперативными организациями»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrihflda46l1rrnka9prn">
+      <w:hyperlink w:history="1" r:id="rIdhunyiaz04pdmhktlkewjt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацами шестым-тринадцатым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -566,51 +566,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdacjlvr7zfgsiha38lesl_">
+      <w:hyperlink w:history="1" r:id="rId2wvnlpiso801p398lvf97">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -631,151 +631,151 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) часть вторую </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2huzr9iwqy91xnl6gotv">
+      <w:hyperlink w:history="1" r:id="rIdkgj98-xd4h2418f2qqmbc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов «поданным лицами, указанными в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqx18z4ixqw958fvrw5rd">
+      <w:hyperlink w:history="1" r:id="rIdqg8owimctogtdj0beyx2h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона,» дополнить словами «а также по рекомендации Комиссии по реабилитации жертв политических репрессий при Институте истории, археологии и этнологии Национальной академии наук Кыргызской Республики (далее - Комиссия по реабилитации)»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) дополнить статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmljekrqyyizhuy3oourdk">
+      <w:hyperlink w:history="1" r:id="rIdrdgnjb75uutf71grdjboo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvqspvgocf7gpyqyz13ps">
+      <w:hyperlink w:history="1" r:id="rId_7oj5ftaolod7wop-n3pi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -791,51 +791,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6prarbbnz70y2f03syd1h">
+      <w:hyperlink w:history="1" r:id="rIdqsesa-6zx8xqc5h4nwrq9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -993,51 +993,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Деятельность Комиссии по реабилитации осуществляется за счет внебюджетных средств, в том числе привлеченных и спонсорских средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIds5vbeq0pqnz6_2wqjrzml">
+      <w:hyperlink w:history="1" r:id="rIdfmetkotpsuub1o9trktul">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -1067,91 +1067,91 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Комиссия по реабилитации в качестве исследователей привлекает ученых, специалистов и представителей неправительственных организаций, имеющих высшее образование и опыт работы с архивными материалами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Научные сотрудники и члены Комиссии по реабилитации имеют право, соблюдая требования законов Кыргызской Республики «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspkdzw1ozwz1d_un4beyw">
+      <w:hyperlink w:history="1" r:id="rIdxns1jj7_n-fpsg0j6cba4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О защите государственных секретов Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">», «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycjvgfebiwrtwbdtyahgu">
+      <w:hyperlink w:history="1" r:id="rIdn2rdyj6taejtjae0a-uaq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О Национальном архивном фонде Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» и «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpwojqh2rp8vnxfyj7_c-">
+      <w:hyperlink w:history="1" r:id="rIdsjm4v3l0hxyp7utfvkemw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об информации персонального характера</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">», беспрепятственно знакомиться с архивными материалами, относящимися к периоду 1917-1953 годов, всех архивных учреждений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1246,121 +1246,121 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) часть первую </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_sdvcnoot0meh3qdy48x">
+      <w:hyperlink w:history="1" r:id="rIdowegrshejbjbiky-6imun">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить словами «, за исключением лиц, подлежащих реабилитации, указанных в абзаце шестом </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx7ct91irmjtxarglt1gyo">
+      <w:hyperlink w:history="1" r:id="rId2sh7eqe_rm-lyz3ddccv8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1meyuxm2o90nxa8dmvpkm">
+      <w:hyperlink w:history="1" r:id="rIdontox3y8plpek_elzrfvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1469,101 +1469,101 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5eo9ndsbdbp3cnhumt55j">
+      <w:hyperlink w:history="1" r:id="rIdyswm3cbjc6ec6wnaajppy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О Национальном архивном фонде Кыргызской Республики» (Ведомости Жогорку Кенеша Кыргызской Республики, 2000 г., № 4, ст.165) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqzz_wttmz7rfla08imu_">
+      <w:hyperlink w:history="1" r:id="rIdufg7dnoh6fvirjumlghcr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -1579,51 +1579,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdueepltfwe8nxsfwf4_41q">
+      <w:hyperlink w:history="1" r:id="rIdo10n8_mt6nohksids5hlm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -1639,51 +1639,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Архивные фонды и другие документы, в том числе архивно-следственные дела, хранящиеся в ведомственных архивах, в зависимости от их обнародования должны быть переданы в государственные архивы Кыргызской Республики для открытого хранения в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsiekfbtp46qq_xkxlkin">
+      <w:hyperlink w:history="1" r:id="rIdnltvcnxt3u8mlby1uh09p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О защите государственных секретов Кыргызской Республики».».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2039,69 +2039,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId4rwtjaicsji9z4whujsod">
+    <w:hyperlink w:history="1" r:id="rId95bd0awjct3f6nrlg2ouz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230020362</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdrnlzgeanzes64lecf5spo">
+    <w:hyperlink w:history="1" r:id="rIdfmmixfpmff1efsfbyxtp5">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2244,57 +2244,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-symzgckmd3ufiwhsemhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751" TargetMode="External"/><Relationship Id="rIdyvcgsstzgcde2len_hmah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_1" TargetMode="External"/><Relationship Id="rIdqrihflda46l1rrnka9prn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_3" TargetMode="External"/><Relationship Id="rIdacjlvr7zfgsiha38lesl_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_4" TargetMode="External"/><Relationship Id="rIdj2huzr9iwqy91xnl6gotv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6" TargetMode="External"/><Relationship Id="rIdaqx18z4ixqw958fvrw5rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_2" TargetMode="External"/><Relationship Id="rIdmljekrqyyizhuy3oourdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_1" TargetMode="External"/><Relationship Id="rIdyvqspvgocf7gpyqyz13ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_2" TargetMode="External"/><Relationship Id="rId6prarbbnz70y2f03syd1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_1" TargetMode="External"/><Relationship Id="rIds5vbeq0pqnz6_2wqjrzml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_2" TargetMode="External"/><Relationship Id="rIdspkdzw1ozwz1d_un4beyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111719" TargetMode="External"/><Relationship Id="rIdycjvgfebiwrtwbdtyahgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rIdwpwojqh2rp8vnxfyj7_c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202269" TargetMode="External"/><Relationship Id="rIdf_sdvcnoot0meh3qdy48x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_10" TargetMode="External"/><Relationship Id="rIdx7ct91irmjtxarglt1gyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_3" TargetMode="External"/><Relationship Id="rId1meyuxm2o90nxa8dmvpkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_11" TargetMode="External"/><Relationship Id="rId5eo9ndsbdbp3cnhumt55j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rIdpqzz_wttmz7rfla08imu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288#st_18_1" TargetMode="External"/><Relationship Id="rIdueepltfwe8nxsfwf4_41q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288#st_18_1" TargetMode="External"/><Relationship Id="rIdhsiekfbtp46qq_xkxlkin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111719" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdp2q99vz1dz1jh9apdcuix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751" TargetMode="External"/><Relationship Id="rIdvfskah-gcopdql0fsmig-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_1" TargetMode="External"/><Relationship Id="rIdhunyiaz04pdmhktlkewjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_3" TargetMode="External"/><Relationship Id="rId2wvnlpiso801p398lvf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_4" TargetMode="External"/><Relationship Id="rIdkgj98-xd4h2418f2qqmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6" TargetMode="External"/><Relationship Id="rIdqg8owimctogtdj0beyx2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_2" TargetMode="External"/><Relationship Id="rIdrdgnjb75uutf71grdjboo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_1" TargetMode="External"/><Relationship Id="rId_7oj5ftaolod7wop-n3pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_2" TargetMode="External"/><Relationship Id="rIdqsesa-6zx8xqc5h4nwrq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_1" TargetMode="External"/><Relationship Id="rIdfmetkotpsuub1o9trktul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_6_2" TargetMode="External"/><Relationship Id="rIdxns1jj7_n-fpsg0j6cba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111719" TargetMode="External"/><Relationship Id="rIdn2rdyj6taejtjae0a-uaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rIdsjm4v3l0hxyp7utfvkemw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202269" TargetMode="External"/><Relationship Id="rIdowegrshejbjbiky-6imun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_10" TargetMode="External"/><Relationship Id="rId2sh7eqe_rm-lyz3ddccv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_3" TargetMode="External"/><Relationship Id="rIdontox3y8plpek_elzrfvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/751#st_11" TargetMode="External"/><Relationship Id="rIdyswm3cbjc6ec6wnaajppy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rIdufg7dnoh6fvirjumlghcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288#st_18_1" TargetMode="External"/><Relationship Id="rIdo10n8_mt6nohksids5hlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288#st_18_1" TargetMode="External"/><Relationship Id="rIdnltvcnxt3u8mlby1uh09p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111719" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4rwtjaicsji9z4whujsod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020362" TargetMode="External"/><Relationship Id="rIdrnlzgeanzes64lecf5spo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId95bd0awjct3f6nrlg2ouz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020362" TargetMode="External"/><Relationship Id="rIdfmmixfpmff1efsfbyxtp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>