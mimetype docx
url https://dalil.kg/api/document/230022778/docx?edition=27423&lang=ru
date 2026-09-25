--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -187,748 +187,748 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях развития рынка драгоценных металлов, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlu7ut-sizhedix36nmvfv">
+      <w:hyperlink w:history="1" r:id="rId97rmv_gwovj7cb7ha6vio">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3m217zfqk_oj2e78fcnee">
+      <w:hyperlink w:history="1" r:id="rIdtdm3mzws96js00uxfjc4v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О драгоценных металлах и драгоценных камнях", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdh9omw4wc9ussygn4bs0">
+      <w:hyperlink w:history="1" r:id="rId4tgdo66yupcww0e1ehbbt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaan92smzhcc0xhrqknqds">
+      <w:hyperlink w:history="1" r:id="rIdteqivrnslne8b-okqxhau">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavj2avtyaawjxuwrq5etk">
+      <w:hyperlink w:history="1" r:id="rIddrbi1phfyiu9tcommfvdc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке опробования и клеймения ювелирных и других изделий из драгоценных металлов в Кыргызской Республике согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtuclltfmhabukkys2vp0x">
+      <w:hyperlink w:history="1" r:id="rIdvykulvzljxnd9usm-ypns">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке проведения пробирного надзора в Кыргызской Республике согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5grk30duyxn_pc7kgabk">
+      <w:hyperlink w:history="1" r:id="rIdyszxyeec_pd_kia25cjfa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> отнесения уникальных янтарных образований к драгоценным камням согласно приложению 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6vczc4hozdek1aipncqe">
+      <w:hyperlink w:history="1" r:id="rIdoasxpmvj8docmkawmhzmh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об учете, хранении и транспортировке драгоценных металлов и драгоценных камней, а также ведении отчетности согласно приложению 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4aps6jc4stesnzx9fjqam">
+      <w:hyperlink w:history="1" r:id="rId4cmjnykobze6urxwbfrza">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об упорядочении торговой деятельности на территории Кыргызской Республики" от 30 сентября 2014 года № 560 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzktvlsshdia9vlprmbnxd">
+      <w:hyperlink w:history="1" r:id="rIdlnmxg8zgv69qpl_rgqral">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работы пунктов скупки у населения драгоценных металлов, камней и изделий из них, утвержденные вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxmt7kklm4a_jxluydq3s">
+      <w:hyperlink w:history="1" r:id="rIdawzj4lqhc9xu76chet_5f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidasxzkbdodhizm893i1u">
+      <w:hyperlink w:history="1" r:id="rIdcvtft_xhkirqj482v938u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhafv2bix53zzt3ninvn0">
+      <w:hyperlink w:history="1" r:id="rIdd5zrspuvera5qiuoxkzrx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О некоторых вопросах в сфере операций с драгоценными металлами и драгоценными камнями" от 27 июня 2018 года № 303;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvajdyriihitsuook_qb8c">
+      <w:hyperlink w:history="1" r:id="rIdwqv2qamwsnwcabiixsoa4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoepisyfkmmqntcjukhryq">
+      <w:hyperlink w:history="1" r:id="rId7f_ofojdnkufh1cma0su2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О некоторых вопросах в сфере операций с драгоценными металлами и драгоценными камнями" от 27 июня 2018 года № 303" от 22 августа 2019 года № 422;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdctwcuq15znvijiztuwu">
+      <w:hyperlink w:history="1" r:id="rIdstbjjpkpfqcwtefhizkxt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в целях приведения в соответствие с Бюджетным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhc-wuljc-6pilzdyeefr">
+      <w:hyperlink w:history="1" r:id="rIdd2dwlwxt4ez_wllwvh8av">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpawr8dr1p9tb92-zfugzz">
+      <w:hyperlink w:history="1" r:id="rIdwls4emqbszcotdtzfxnxx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о неналоговых доходах" от 13 февраля 2020 года № 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hiwkwymphiai4x40prvw">
+      <w:hyperlink w:history="1" r:id="rIdsmhhorlftgwtiuzgl1rwa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjr8m1ge5gza_j6drelmkl">
+      <w:hyperlink w:history="1" r:id="rIdltsuosod_wo56x_ls0rcx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О некоторых вопросах в сфере операций с драгоценными металлами и драгоценными камнями" от 27 июня 2018 года № 303" от 21 июня 2021 года № 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfiwvxike0gckayx2w9nm">
+      <w:hyperlink w:history="1" r:id="rId0wwhesgvp7cq0ecr8dgvj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagl6kd-nokbisjjcxp5me">
+      <w:hyperlink w:history="1" r:id="rId4hmi9kcxbfia3qidqweht">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О некоторых вопросах в сфере операций с драгоценными металлами и драгоценными камнями" от 27 июня 2018 года № 303" от 19 июля 2022 года № 390;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohijv6q-thgzos27h4bvd">
+      <w:hyperlink w:history="1" r:id="rIdyifoeswbhkjuabm66t5nf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe1zdyjygeiwniqqv9gtk">
+      <w:hyperlink w:history="1" r:id="rIdxe68hfzonu6askijuunhy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О некоторых вопросах в сфере операций с драгоценными металлами и драгоценными камнями" от 27 июня 2018 года № 303" от 16 ноября 2022 года № 634;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdziexhzmgnxdytaquge5o4">
+      <w:hyperlink w:history="1" r:id="rIdidgxnlsqbhg_v5ewr4nei">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам государственного предприятия "Служба специальной связи" Министерства внутренних дел Кыргызской Республики" от 23 сентября 2024 года № 580.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1114,71 +1114,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Скупочные цены на изделия и лом из драгоценных металлов и драгоценных камней устанавливаются на договорной основе, в национальной валюте Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Работники пунктов скупки в своей деятельности руководствуются </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnd0mnkascqwtucymfeov">
+      <w:hyperlink w:history="1" r:id="rIdaky30bmbe2etv58-m5deb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О драгоценных металлах и драгоценных камнях", Налоговым </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8j0auaz0l6s-s7rnljd8b">
+      <w:hyperlink w:history="1" r:id="rId2xy4wlpysgni5ovtiaaiv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, нормативными правовыми актами Кыргызской Республики и настоящими Правилами работы пунктов скупки у населения драгоценных металлов, камней и изделий из них (далее - Правила).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3487,69 +3487,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdetkxvmrbdw-jmliqi5wjk">
+    <w:hyperlink w:history="1" r:id="rIdpttpxvs05sbtzpzal3ret">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230022778</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdkw1vopd-e7ng_1w7widlx">
+    <w:hyperlink w:history="1" r:id="rIdhxwf-alj-jo7jijft2c46">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3692,57 +3692,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlu7ut-sizhedix36nmvfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112413#st_13" TargetMode="External"/><Relationship Id="rId3m217zfqk_oj2e78fcnee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112413#st_16" TargetMode="External"/><Relationship Id="rIdbdh9omw4wc9ussygn4bs0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdaan92smzhcc0xhrqknqds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdavj2avtyaawjxuwrq5etk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022792" TargetMode="External"/><Relationship Id="rIdtuclltfmhabukkys2vp0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022802" TargetMode="External"/><Relationship Id="rIda5grk30duyxn_pc7kgabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022848" TargetMode="External"/><Relationship Id="rIdm6vczc4hozdek1aipncqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022849" TargetMode="External"/><Relationship Id="rId4aps6jc4stesnzx9fjqam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97022" TargetMode="External"/><Relationship Id="rIdzktvlsshdia9vlprmbnxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97025" TargetMode="External"/><Relationship Id="rIdcxmt7kklm4a_jxluydq3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97022" TargetMode="External"/><Relationship Id="rIdidasxzkbdodhizm893i1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022778#pr5" TargetMode="External"/><Relationship Id="rIdqhafv2bix53zzt3ninvn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdvajdyriihitsuook_qb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157031" TargetMode="External"/><Relationship Id="rIdoepisyfkmmqntcjukhryq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdjdctwcuq15znvijiztuwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157758" TargetMode="External"/><Relationship Id="rIdmhc-wuljc-6pilzdyeefr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338" TargetMode="External"/><Relationship Id="rIdpawr8dr1p9tb92-zfugzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111820" TargetMode="External"/><Relationship Id="rId9hiwkwymphiai4x40prvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158304" TargetMode="External"/><Relationship Id="rIdjr8m1ge5gza_j6drelmkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdzfiwvxike0gckayx2w9nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159424" TargetMode="External"/><Relationship Id="rIdagl6kd-nokbisjjcxp5me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdohijv6q-thgzos27h4bvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159635" TargetMode="External"/><Relationship Id="rIdbe1zdyjygeiwniqqv9gtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdziexhzmgnxdytaquge5o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230014522" TargetMode="External"/><Relationship Id="rIdpnd0mnkascqwtucymfeov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112413" TargetMode="External"/><Relationship Id="rId8j0auaz0l6s-s7rnljd8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId97rmv_gwovj7cb7ha6vio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112413#st_13" TargetMode="External"/><Relationship Id="rIdtdm3mzws96js00uxfjc4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112413#st_16" TargetMode="External"/><Relationship Id="rId4tgdo66yupcww0e1ehbbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdteqivrnslne8b-okqxhau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIddrbi1phfyiu9tcommfvdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022792" TargetMode="External"/><Relationship Id="rIdvykulvzljxnd9usm-ypns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022802" TargetMode="External"/><Relationship Id="rIdyszxyeec_pd_kia25cjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022848" TargetMode="External"/><Relationship Id="rIdoasxpmvj8docmkawmhzmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022849" TargetMode="External"/><Relationship Id="rId4cmjnykobze6urxwbfrza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97022" TargetMode="External"/><Relationship Id="rIdlnmxg8zgv69qpl_rgqral" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97025" TargetMode="External"/><Relationship Id="rIdawzj4lqhc9xu76chet_5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97022" TargetMode="External"/><Relationship Id="rIdcvtft_xhkirqj482v938u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022778#pr5" TargetMode="External"/><Relationship Id="rIdd5zrspuvera5qiuoxkzrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdwqv2qamwsnwcabiixsoa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157031" TargetMode="External"/><Relationship Id="rId7f_ofojdnkufh1cma0su2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdstbjjpkpfqcwtefhizkxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157758" TargetMode="External"/><Relationship Id="rIdd2dwlwxt4ez_wllwvh8av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338" TargetMode="External"/><Relationship Id="rIdwls4emqbszcotdtzfxnxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111820" TargetMode="External"/><Relationship Id="rIdsmhhorlftgwtiuzgl1rwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158304" TargetMode="External"/><Relationship Id="rIdltsuosod_wo56x_ls0rcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rId0wwhesgvp7cq0ecr8dgvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159424" TargetMode="External"/><Relationship Id="rId4hmi9kcxbfia3qidqweht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdyifoeswbhkjuabm66t5nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159635" TargetMode="External"/><Relationship Id="rIdxe68hfzonu6askijuunhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12249" TargetMode="External"/><Relationship Id="rIdidgxnlsqbhg_v5ewr4nei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230014522" TargetMode="External"/><Relationship Id="rIdaky30bmbe2etv58-m5deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112413" TargetMode="External"/><Relationship Id="rId2xy4wlpysgni5ovtiaaiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdetkxvmrbdw-jmliqi5wjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022778" TargetMode="External"/><Relationship Id="rIdkw1vopd-e7ng_1w7widlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpttpxvs05sbtzpzal3ret" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230022778" TargetMode="External"/><Relationship Id="rIdhxwf-alj-jo7jijft2c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>