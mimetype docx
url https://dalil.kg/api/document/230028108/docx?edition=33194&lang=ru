--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -188,51 +188,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях урегулирования вопросов предоставления права пользования государственными пастбищными угодьями органами местного самоуправления в соответствии с административно-территориальной реформой на уровне айылных аймаков и городов, руководствуясь </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4x49xwsugl3o9x0bhqwja">
+      <w:hyperlink w:history="1" r:id="rIdueczskkzywzo23f3nkght">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "Об административно-территориальных единицах на уровне айылных аймаков и городов Кыргызской Республики", абзацем четвертым части 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -286,86 +286,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8bgndvchqwetixnphpked">
+      <w:hyperlink w:history="1" r:id="rIdtuv0kdv8t682lwvwhjhtc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовое положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке предоставления права пользования пастбищными ресурсами в иных целях, не связанных с выпасом скота, согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkizhnfasi2tzszsrp3iug">
+      <w:hyperlink w:history="1" r:id="rId-chil51i9ealr6lces7gt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовое положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке установления сбора за использование пастбищ согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -387,106 +387,106 @@
         <w:t xml:space="preserve">приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd6odsr9fl96kxvovh2tkw">
+      <w:hyperlink w:history="1" r:id="rIdjnggczvjoruhu35o-kteg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовое положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о полномочиях органов местного самоуправления в сфере управления государственными пастбищами айылного аймака или города согласно приложению 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsne12vo2mh3kjrv_6rpfq">
+      <w:hyperlink w:history="1" r:id="rIddrpsyeabegk5x7hiyytcv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqg4wr3wrxkxvk11jnktu">
+      <w:hyperlink w:history="1" r:id="rId8q-kgwnjt9vndxsahcqjx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О пастбищах" от 19 июня 2009 года № 386 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -507,51 +507,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в пункте 4-1 слово "сообщества" исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxkywbxl5wj-wa9xvsyjg">
+      <w:hyperlink w:history="1" r:id="rIdn5oux-ov9jo2kgfdmwzbt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Государственной комиссии по установлению границ пастбищ, утвержденном вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -587,51 +587,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пункте 12 слова "Министерстве сельского хозяйства, пищевой промышленности и мелиорации Кыргызской Республики" заменить словами "уполномоченном государственном органе в сфере сельского хозяйства";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrklimynenlzyfyip1xf9">
+      <w:hyperlink w:history="1" r:id="rId6qpcvn4sufcoyuhoo5chw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об областных рабочих группах и местных комиссиях (районных) по установлению границ пастбищ, утвержденном вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -697,51 +697,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 7 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"7. Местная (районная) комиссия по установлению границ пастбищ в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhm6-e2t8eqet0puy1eu2o">
+      <w:hyperlink w:history="1" r:id="rIdsdtmdzlm8aoxfvb5lagju">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О пастбищах" и иными нормативными правовыми актами Кыргызской Республики, а также настоящим Положением и рекомендациями, разработанными государственным предприятием по землеустройству "Кыргызгипрозем" при Государственном агентстве по земельным ресурсам, кадастру, геодезии и картографии при Кабинете Министров Кыргызской Республики.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -792,196 +792,196 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblm3zvr_a_9tl7quheenr">
+      <w:hyperlink w:history="1" r:id="rIdw6uk1npsnmw7efeg8zehb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О порядке предоставления права пользования пастбищными ресурсами в иных целях, не связанных с выпасом скота" от 13 сентября 2013 года № 515;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ffiky8uuybko1sizy81m">
+      <w:hyperlink w:history="1" r:id="rId4kdpdwfy9zlvs9ufaqv3o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeih9jgfxw6j1ep7ymtnf2">
+      <w:hyperlink w:history="1" r:id="rId3vpdiqi6us3iwusaudubk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqozahxbv0b3bpx5rnknx">
+      <w:hyperlink w:history="1" r:id="rId7rczgwf59own_kgl6r1lv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О пастбищах" от 19 июня 2009 года № 386" от 7 июня 2016 года № 307;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvwp55uaijkpqjwjivk6bm">
+      <w:hyperlink w:history="1" r:id="rIdg9fgy2oqyncmr1mn8qpzw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О порядке предоставления права управления и пользования государственными пастбищными угодьями органами местного самоуправления, охваченными административно-территориальной реформой на уровне айылных аймаков в пилотном режиме" от 29 декабря 2023 года № 735;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbtvnu4m6euwujfyhm4g1">
+      <w:hyperlink w:history="1" r:id="rIdv2rcs5uuou_0vgqfm7h1u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики и Кабинета Министров Кыргызской Республики в сфере управления и пользования пастбищами" от 1 ноября 2024 года № 662.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3103,69 +3103,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIddtw604ljwfwdac3kqejgp">
+    <w:hyperlink w:history="1" r:id="rIdbgg3h2peizmoxnclgpqk0">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230028108</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId21fezb0ytnp_hqxq1rlub">
+    <w:hyperlink w:history="1" r:id="rIdp9xmhglfchxb9h3_hdvny">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3308,57 +3308,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4x49xwsugl3o9x0bhqwja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230010737#st_11" TargetMode="External"/><Relationship Id="rId8bgndvchqwetixnphpked" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028115" TargetMode="External"/><Relationship Id="rIdkizhnfasi2tzszsrp3iug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028117" TargetMode="External"/><Relationship Id="rIdd6odsr9fl96kxvovh2tkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028118" TargetMode="External"/><Relationship Id="rIdsne12vo2mh3kjrv_6rpfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90051" TargetMode="External"/><Relationship Id="rIdhqg4wr3wrxkxvk11jnktu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIduxkywbxl5wj-wa9xvsyjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90052" TargetMode="External"/><Relationship Id="rIdmrklimynenlzyfyip1xf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157254" TargetMode="External"/><Relationship Id="rIdhm6-e2t8eqet0puy1eu2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdblm3zvr_a_9tl7quheenr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94720" TargetMode="External"/><Relationship Id="rId2ffiky8uuybko1sizy81m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98542" TargetMode="External"/><Relationship Id="rIdeih9jgfxw6j1ep7ymtnf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90051" TargetMode="External"/><Relationship Id="rIdwqozahxbv0b3bpx5rnknx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdvwp55uaijkpqjwjivk6bm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002000" TargetMode="External"/><Relationship Id="rIdjbtvnu4m6euwujfyhm4g1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230017676" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdueczskkzywzo23f3nkght" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230010737#st_11" TargetMode="External"/><Relationship Id="rIdtuv0kdv8t682lwvwhjhtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028115" TargetMode="External"/><Relationship Id="rId-chil51i9ealr6lces7gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028117" TargetMode="External"/><Relationship Id="rIdjnggczvjoruhu35o-kteg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028118" TargetMode="External"/><Relationship Id="rIddrpsyeabegk5x7hiyytcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90051" TargetMode="External"/><Relationship Id="rId8q-kgwnjt9vndxsahcqjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdn5oux-ov9jo2kgfdmwzbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90052" TargetMode="External"/><Relationship Id="rId6qpcvn4sufcoyuhoo5chw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157254" TargetMode="External"/><Relationship Id="rIdsdtmdzlm8aoxfvb5lagju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdw6uk1npsnmw7efeg8zehb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94720" TargetMode="External"/><Relationship Id="rId4kdpdwfy9zlvs9ufaqv3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98542" TargetMode="External"/><Relationship Id="rId3vpdiqi6us3iwusaudubk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90051" TargetMode="External"/><Relationship Id="rId7rczgwf59own_kgl6r1lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdg9fgy2oqyncmr1mn8qpzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002000" TargetMode="External"/><Relationship Id="rIdv2rcs5uuou_0vgqfm7h1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230017676" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddtw604ljwfwdac3kqejgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028108" TargetMode="External"/><Relationship Id="rId21fezb0ytnp_hqxq1rlub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbgg3h2peizmoxnclgpqk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230028108" TargetMode="External"/><Relationship Id="rIdp9xmhglfchxb9h3_hdvny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>