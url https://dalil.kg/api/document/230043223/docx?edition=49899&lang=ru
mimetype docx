--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx73kk5xyduz4hqqhwj4qb">
+      <w:hyperlink w:history="1" r:id="rId8zbld6xlbeih_lnjo2ap_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики
  от 26 января 2026 года № 27)</w:t>
       </w:r>
     </w:p>
@@ -187,51 +187,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящая Инструкция разработана в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2vu1wzlpu9tsds8tqkocj">
+      <w:hyperlink w:history="1" r:id="rIdigxqkcqfbjhy70kkvbz_b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Кыргызской Республики и устанавливает порядок формирования (разработки/обновления), а также рассмотрения среднесрочных стратегий бюджетных расходов (далее - ССБР) главными распорядителями бюджетных средств (далее - ГРБС). ГРБС формирующие ССБР определяются Перечнем государственных органов исполнительной власти, представляющих ССБР, утверждаемый Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2517,51 +2517,51 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6860"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Представление администраторами бюджетных программ описательной части бюджетных программ по форме согласно </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxwmw1gxcmjpnzhvbedalt">
+            <w:hyperlink w:history="1" r:id="rIdljvynkhb8xulifkm7hmq0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">приложению 1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящей Инструкции для обсуждения на заседании рабочей группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1396"/>
             <w:tcBorders>
@@ -2765,51 +2765,51 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6860"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Формирование ССБР по форме согласно </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdntrxwzegmgo9nrqvqftzp">
+            <w:hyperlink w:history="1" r:id="rIdj3clexvmnrcyq7tgfjkex">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">приложению 1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящей Инструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1396"/>
             <w:tcBorders>
@@ -3147,106 +3147,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Проект ССБР одобряется руководителем ГРБС до представления в уполномоченный государственный орган. Для секторов/отраслей, в управлении и реализации политики которых задействовано несколько ГРБС, проект ССБР одобряется подписями их руководителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Проект ССБР представляется в уполномоченный государственный орган в срок до 15 мая текущего года на государственном и официальном языках согласно приложениям </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddpuzb0uqkfotkpruojuz">
+      <w:hyperlink w:history="1" r:id="rIdqzsbxsyymyaoisesokxmo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhdvfaxakg5ytwikj9uoh">
+      <w:hyperlink w:history="1" r:id="rId2vzaskilhblbqygaqqceg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. Электронные форматы документов для заполнения предоставляются уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Пакет документов по проекту ССБР формируется и представляется в уполномоченный государственный орган в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv3_ngtlnrtxia2eqldioj">
+      <w:hyperlink w:history="1" r:id="rIdeiles7x7zg_0-yubucual">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложением 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3464,51 +3464,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) определение показателей результативности для каждой бюджетной программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18. Каждый шаг процесса формирования проекта ССБР сопровождается описанием. Требования к содержанию и описанию разделов ССБР изложены в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0wz5nso3oyru2zbc9grva">
+      <w:hyperlink w:history="1" r:id="rIdhpyodm-n-wktbmiedmdlh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) перечисление других ГРБС (если таковые имеются), участвующих в управлении и развитии сектора/отрасли, с описанием распределения их обязанностей и ответственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21. Описание сектора/отрасли представляется в ССБР по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpfdfstlxyrphgp9gv1oz">
+      <w:hyperlink w:history="1" r:id="rIdvmojupib-qef2ah0gho__">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3821,51 +3821,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) описания средств и методов достижения стратегической цели.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. Стратегическая цель сектора/отрасли вносится в раздел "Стратегическая цель" ССБР по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4z1y6oank0p29tstt-vrj">
+      <w:hyperlink w:history="1" r:id="rId6uqbta3ajs-e04hfc6r8b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -4037,51 +4037,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">28. Если задачи сектора/отрасли уже были сформированы ранее и приняты уполномоченным государственным органом, то они остаются в прежней редакции, кроме тех случаев, когда формулировку цели необходимо пересмотреть в связи с пересмотром отраслевой политики или проводимыми реформами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">29. Сформулированные задачи представляются в виде перечня задач в разделе "Задачи" по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuhoppd_qaw1w7t658z2p">
+      <w:hyperlink w:history="1" r:id="rId2iv3iwfjikjpwgzwse5ic">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -4448,71 +4448,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36. Бюджетная программа "Управление и администрирование" указывается первой в списке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">37. Сформулированные бюджетные программы вносятся в раздел "Бюджетные программы" по форме, приведенной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ocwjzfy7evfxu5-vfdgm">
+      <w:hyperlink w:history="1" r:id="rIdoa9wtximp1ojkdvpepfkp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, а также в таблице "Анализ финансирования бюджетных программ" по форме, приведенной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc56sqyj-kjjpaps3kaiek">
+      <w:hyperlink w:history="1" r:id="rIdkxkwygot5c1ik9d6kozfp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. При заполнении таблицы необходимо указывать коды бюджетных программ, соответствующие кодам программной бюджетной классификации. В случае отсутствия кода программной бюджетной классификации бюджетная программа указывается как "новая программа" для последующего присвоения ей кода в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4549,51 +4549,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">39. Прогнозные показатели бюджета ГРБС должны быть распределены в ССБР по бюджетным программам. Расчет расходов по бюджетным программам должен быть основан на определении стоимости бюджетных подпрограмм. Для этого администраторы бюджетных программ используют показатели стоимости бюджетных подпрограмм, рассчитанных в ходе прошлогоднего цикла формирования бюджетных заявок в программном формате, с корректировками (при необходимости) в пределах 10 процентов их стоимости. Распределение средств по новым бюджетным подпрограммам определяется исходя из предварительных расчетов на основе методики, утвержденной для формирования бюджетов на программной основе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">40. Результаты расчетов вносятся в таблицу "Анализ финансирования бюджетных программ" по форме, приведенной в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_iwdtiks7aqjdkuqiedq7">
+      <w:hyperlink w:history="1" r:id="rIdz9vfzdddcu2pjtwbe-xow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4675,51 +4675,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Изменения показателей результативности осуществляются по согласованию с уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">43. Ожидаемые результаты бюджетных программ отражаются в текстовой части ССБР и в таблице "Анализ финансирования бюджетных программ" по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtj-dbwqbzjnb95ivspy1">
+      <w:hyperlink w:history="1" r:id="rIdbdzxxk6dg1fstnqmlc1xv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -10712,69 +10712,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsspdu5a5n3togyy0x1ffz">
+    <w:hyperlink w:history="1" r:id="rIdgkoqbjyor--3vrcwelhsa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230043223</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIddcfc0apkkvwqechwyxbai">
+    <w:hyperlink w:history="1" r:id="rIde_tm72pdtwvxj2qtzmmvl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10917,57 +10917,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdx73kk5xyduz4hqqhwj4qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039017" TargetMode="External"/><Relationship Id="rId2vu1wzlpu9tsds8tqkocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_84" TargetMode="External"/><Relationship Id="rIdxwmw1gxcmjpnzhvbedalt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdntrxwzegmgo9nrqvqftzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdddpuzb0uqkfotkpruojuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdkhdvfaxakg5ytwikj9uoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rIdv3_ngtlnrtxia2eqldioj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_3" TargetMode="External"/><Relationship Id="rId0wz5nso3oyru2zbc9grva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdrpfdfstlxyrphgp9gv1oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rId4z1y6oank0p29tstt-vrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdvuhoppd_qaw1w7t658z2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rId9ocwjzfy7evfxu5-vfdgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdc56sqyj-kjjpaps3kaiek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rId_iwdtiks7aqjdkuqiedq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rIdxtj-dbwqbzjnb95ivspy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8zbld6xlbeih_lnjo2ap_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039017" TargetMode="External"/><Relationship Id="rIdigxqkcqfbjhy70kkvbz_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_84" TargetMode="External"/><Relationship Id="rIdljvynkhb8xulifkm7hmq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdj3clexvmnrcyq7tgfjkex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdqzsbxsyymyaoisesokxmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rId2vzaskilhblbqygaqqceg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rIdeiles7x7zg_0-yubucual" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_3" TargetMode="External"/><Relationship Id="rIdhpyodm-n-wktbmiedmdlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdvmojupib-qef2ah0gho__" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rId6uqbta3ajs-e04hfc6r8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rId2iv3iwfjikjpwgzwse5ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdoa9wtximp1ojkdvpepfkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_1" TargetMode="External"/><Relationship Id="rIdkxkwygot5c1ik9d6kozfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rIdz9vfzdddcu2pjtwbe-xow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rIdbdzxxk6dg1fstnqmlc1xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223#pr_2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsspdu5a5n3togyy0x1ffz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223" TargetMode="External"/><Relationship Id="rIddcfc0apkkvwqechwyxbai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgkoqbjyor--3vrcwelhsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043223" TargetMode="External"/><Relationship Id="rIde_tm72pdtwvxj2qtzmmvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>