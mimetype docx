--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -270,115 +270,115 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9vgzi0utyweb0oeqgtntq">
+      <w:hyperlink w:history="1" r:id="rIdtykr50tzah05wuxlgzjsz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Академии государственного управления при Президенте Кыргызской Республики имени Жусупа Абдрахманова» от 24 ноября 2025 года № 327, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyj2bkgxjedqhkltuvmji8">
+      <w:hyperlink w:history="1" r:id="rIdavnd4pjqxoap99pl9sz0h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zedzm9ikkxo8b9gdehb7">
+      <w:hyperlink w:history="1" r:id="rId26kphnl7gnjx6y8j1cw0j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики» Кабинет Министров Кыргызской Республики постановляет: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -676,225 +676,225 @@
         <w:t xml:space="preserve">2. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) предельную штатную численность работников Академии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd03lkax7fppddpqayjd7f">
+      <w:hyperlink w:history="1" r:id="rIdeecmmhf_1zqzie5uzpedt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">коэффициенты кратности к тарифной ставке (окладу) профессорско-преподавательского состава Академии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1yncs9wcmsjg-5blvq8ac">
+      <w:hyperlink w:history="1" r:id="rIdl3mfvozycy2h1yauvallv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) коэффициенты кратности к тарифной ставке (окладу) работников Академии согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8illgsad2j5ha2ynaivr9">
+      <w:hyperlink w:history="1" r:id="rIdcfcwoejn5ok7ghyqag4zh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) Положение об оплате труда работников Академии согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6a0snulae9b2r3ld94a9v">
+      <w:hyperlink w:history="1" r:id="rIdpumuzzxq6_nr_9ycq6z3k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-lu9adf_szkjtnfd6jkn">
+      <w:hyperlink w:history="1" r:id="rIdwfdcxcbzw40z7nu971od0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении типовых штатов организаций среднего и высшего профессионального образования системы Министерства образования и науки Кыргызской Республики, а также штат Академии государственного управления при Президенте Кыргызской Республики имени Жусупа Абдрахманова» от 20 ноября 2015 года № 788 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -933,51 +933,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6caiqa1ljzoihf0t8c7by">
+      <w:hyperlink w:history="1" r:id="rIdlrcu0fe3nvvx2vbpfy65h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 25 апреля 2026 года № 286)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -995,215 +995,215 @@
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsziiijv1nxvxt88ecybr4">
+      <w:hyperlink w:history="1" r:id="rId9wwfo7bxh3risb-qsddg5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об Академии управления при Президенте Кыргызской Республики» от 30 сентября 1998 года № 632;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8rdi02d-uvyw3jynxjn9d">
+      <w:hyperlink w:history="1" r:id="rIdqcikv3l7ycvoux85j9e3y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О вопросах усовершенствования системы обучения и повышения квалификации государственных и муниципальных служащих Кыргызской Республики» от 29 июня 2005 года № 268;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwyz-sfcmhqufjywlxcw0">
+      <w:hyperlink w:history="1" r:id="rIdoekswecxz6dakuxnas-dx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в постановление Правительства Кыргызской Республики «Об Академии управления при Президенте Кыргызской Республики» от 30 сентября 1998 года № 632» от 25 октября 2010 года № 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) пункт 5</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk2ayaeg-e056h5lb0xqkd">
+      <w:hyperlink w:history="1" r:id="rIdlxqew8fo7m_spgmc6vmfj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики» от 15 июня 2011 года № 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) пункты 2 и 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatly7g-je4ogdbwem52zx">
+      <w:hyperlink w:history="1" r:id="rIdzdyfnpwin4natkqgdeok0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики и Кабинета Министров Кыргызской Республики в сфере обучения государственных и муниципальных служащих»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1511,69 +1511,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId0b_yc3epwma-vvdi4dikx">
+    <w:hyperlink w:history="1" r:id="rIdeksvm0iviogno-03mcxyt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230043827</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId-fpw-tlqyrbdsa8t8d_cb">
+    <w:hyperlink w:history="1" r:id="rId7nkyprvggsvlpnybpas9y">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1716,57 +1716,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9vgzi0utyweb0oeqgtntq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035062" TargetMode="External"/><Relationship Id="rIdyj2bkgxjedqhkltuvmji8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId1zedzm9ikkxo8b9gdehb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdd03lkax7fppddpqayjd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043855" TargetMode="External"/><Relationship Id="rId1yncs9wcmsjg-5blvq8ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043853" TargetMode="External"/><Relationship Id="rId8illgsad2j5ha2ynaivr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043850" TargetMode="External"/><Relationship Id="rId6a0snulae9b2r3ld94a9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043837" TargetMode="External"/><Relationship Id="rIdx-lu9adf_szkjtnfd6jkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98203" TargetMode="External"/><Relationship Id="rId6caiqa1ljzoihf0t8c7by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045093" TargetMode="External"/><Relationship Id="rIdsziiijv1nxvxt88ecybr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5871" TargetMode="External"/><Relationship Id="rId8rdi02d-uvyw3jynxjn9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56389" TargetMode="External"/><Relationship Id="rIdnwyz-sfcmhqufjywlxcw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92278" TargetMode="External"/><Relationship Id="rIdk2ayaeg-e056h5lb0xqkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95197" TargetMode="External"/><Relationship Id="rIdatly7g-je4ogdbwem52zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230014283" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtykr50tzah05wuxlgzjsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035062" TargetMode="External"/><Relationship Id="rIdavnd4pjqxoap99pl9sz0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId26kphnl7gnjx6y8j1cw0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdeecmmhf_1zqzie5uzpedt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043855" TargetMode="External"/><Relationship Id="rIdl3mfvozycy2h1yauvallv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043853" TargetMode="External"/><Relationship Id="rIdcfcwoejn5ok7ghyqag4zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043850" TargetMode="External"/><Relationship Id="rIdpumuzzxq6_nr_9ycq6z3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043837" TargetMode="External"/><Relationship Id="rIdwfdcxcbzw40z7nu971od0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98203" TargetMode="External"/><Relationship Id="rIdlrcu0fe3nvvx2vbpfy65h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045093" TargetMode="External"/><Relationship Id="rId9wwfo7bxh3risb-qsddg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5871" TargetMode="External"/><Relationship Id="rIdqcikv3l7ycvoux85j9e3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56389" TargetMode="External"/><Relationship Id="rIdoekswecxz6dakuxnas-dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92278" TargetMode="External"/><Relationship Id="rIdlxqew8fo7m_spgmc6vmfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95197" TargetMode="External"/><Relationship Id="rIdzdyfnpwin4natkqgdeok0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230014283" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0b_yc3epwma-vvdi4dikx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043827" TargetMode="External"/><Relationship Id="rId-fpw-tlqyrbdsa8t8d_cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdeksvm0iviogno-03mcxyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043827" TargetMode="External"/><Relationship Id="rId7nkyprvggsvlpnybpas9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>