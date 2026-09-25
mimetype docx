--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -246,331 +246,331 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в Уголовный </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywn-2zxoeru1g2uc1phzq">
+      <w:hyperlink w:history="1" r:id="rIdctl4pswrfsoms8ymmjuid">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекс </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики (газета "Эркин-Тоо" от 16 ноября 2021 года № 122-133) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6drou1gbr5xnxs-ijeeqc">
+      <w:hyperlink w:history="1" r:id="rIdvyboiikvgczcrjcqglyzx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 57</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "частью 4" заменить словами "частями 4 и 5";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_4ly5vjgkuyelbjnbgfff">
+      <w:hyperlink w:history="1" r:id="rIdu8f8z5em9mhmc6xxr9ri0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 63</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) часть 4 после слов "специальным субъектом" дополнить словами "преступлений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyqoyzubslh71o0uaerj0">
+      <w:hyperlink w:history="1" r:id="rIdpperuel_bckkvrdir_ctr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 312</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса, а также";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) дополнить примечанием следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Примечание. Дополнительное наказание в виде лишения права заниматься определенной деятельностью, предусмотренное статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvpk2c-y7lmd2mcfi50xo">
+      <w:hyperlink w:history="1" r:id="rId0nkjykzrjm9sgxu3guu05">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">312 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxhi3saass2zqjpiojbvj">
+      <w:hyperlink w:history="1" r:id="rIdbcaxne1qvgt7mvhjdwxux">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">315 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящего Кодекса, применяется в виде лишения права управления транспортными средствами.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) пункт 7 части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwfug0w3dxp1bgh5oryzf">
+      <w:hyperlink w:history="1" r:id="rIdoswvpao64jqtz5baqtzqe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 82</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после цифр "173" дополнить словами "и частями 4 и 5 статьи 312";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjffz8ttquly3twguj3vjd">
+      <w:hyperlink w:history="1" r:id="rId292msjc8wiaerrg6zbj6i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 312</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt1asyoy3xdwv2viul_khh">
+      <w:hyperlink w:history="1" r:id="rIdo5lmi7_iig1k8cuqwky1b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 312</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Нарушение правил безопасности движения и эксплуатации транспортных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -711,196 +711,196 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">наказываются лишением свободы на срок от восьми до десяти лет с лишением права занимать определенные должности либо заниматься определенной деятельностью на срок от девяти до двенадцати лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание. Под транспортными средствами в статьях </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ls2zmvfcrkcetpwlk6au">
+      <w:hyperlink w:history="1" r:id="rIdchggrzijcxm6_2hgcf-yb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4uelbnn8v-ntsrhf7bhp">
+      <w:hyperlink w:history="1" r:id="rIdj0wmzbi38rndwrktskm2r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">312</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg-vqqh3a-1t1qsupmlpn1">
+      <w:hyperlink w:history="1" r:id="rIdcj_jdo3mdftggyoqiznkx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">316 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящего Кодекса понимаются все виды транспортных средств, на управление которыми в соответствии с законодательством Кыргызской Республики в сфере дорожного движения предоставляется право управления транспортными средствами.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2_jpezhg5w-ior0fzmp6t">
+      <w:hyperlink w:history="1" r:id="rId2_zer-exyqy2zkxjhtniy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 312-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkmgipbak_2ve_2s3un9pm">
+      <w:hyperlink w:history="1" r:id="rIdm50qmxisckuhopf08ywbq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 312-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Управление транспортным средством лицом, находящимся в состоянии опьянения, ранее подвергнутым взысканию за совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Управление транспортным средством в состоянии опьянения, вызванном употреблением алкоголя, сильнодействующих веществ, наркотических средств, психотропных веществ, их аналогов или иных одурманивающих веществ, лицом, ранее подвергнутым взысканию за правонарушения, предусмотренные частями 1, 2 и 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu7okrraima1o718wrqhr-">
+      <w:hyperlink w:history="1" r:id="rIdrmtm1_qtia2nlu28uflk3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 193</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Кыргызской Республики о правонарушениях, в течение года со дня окончания исполнения взыскания -</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -923,226 +923,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId69g1uokdocfsw6x4wjq6x">
+      <w:hyperlink w:history="1" r:id="rId2eojodgexzinpqgeb78cw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекс </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики о правонарушениях (газета "Эркин-Тоо" от 16 ноября 2021 года № 122-133) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) пункт 3-1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditsjsu2ruy39z-xkhv6m6">
+      <w:hyperlink w:history="1" r:id="rIdnyxlf9wsy4zhiagqjhjy-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) абзац второй части 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvs3ntjmzmyqgiu4pawi4">
+      <w:hyperlink w:history="1" r:id="rIddagxwdrvdba5rsaojk6mw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после цифр "149," дополнить цифрами "193,";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qq84b4ttspdcmlnzy6z_">
+      <w:hyperlink w:history="1" r:id="rIdpkt5hea-5p-e9s1w9t1nm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 31-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившей силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngu_m6wmndxg2vzchfdpq">
+      <w:hyperlink w:history="1" r:id="rIdzmq5tpfgqo6o8mvtbvyq9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftqiiekupykry-suyssez">
+      <w:hyperlink w:history="1" r:id="rIdqxhkgybd41maqoko6bked">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Принудительная эвакуация транспортного средства и применение блокираторов колес или других видов приспособлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1283,51 +1283,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Порядок принудительной эвакуации, перемещения транспортного средства на специализированную стоянку, его хранения и применения блокираторов колес или других видов приспособлений определяется Кабинетом Министров Кыргызской Республики.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsmygbzqgknqxecetimno">
+      <w:hyperlink w:history="1" r:id="rIdjrj6bb68htmzdnwhucn4p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1348,306 +1348,306 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в пункте 2 слова "водительское удостоверение" заменить словами "удостоверение на право управления транспортными средствами";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjr6ajdobq8sxpyqeeaub">
+      <w:hyperlink w:history="1" r:id="rIdxf6ywy63rvz32kj1afqfp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-shsoh3srekg7d4dgtk6n">
+      <w:hyperlink w:history="1" r:id="rIdhnlzyncdqbv9xengeshlf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Лишение специального права</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Лишение специального права (права управления транспортными средствами, права охоты, лицензии и т.п.), предоставленного лицу, применяется как дополнительное правовое последствие за нарушение установленного порядка пользования этим правом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. В случае совершения лицом правонарушений, предусмотренных статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId967rsnmrywamn3m1xgm9y">
+      <w:hyperlink w:history="1" r:id="rId1_n-myyp9kk8ndiwa587z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">95</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7uuvksetn2pk9e4pyidn">
+      <w:hyperlink w:history="1" r:id="rId1azyg78wv_nxairgruymo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-nl9ccqzv0qbbcjmiwmud">
+      <w:hyperlink w:history="1" r:id="rIdsrec9aseqkq2y0fwj-uqe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdac6fetwx8wdo76rksptzn">
+      <w:hyperlink w:history="1" r:id="rIdt0njfrtigk2snaokqivry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">427 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyztrcuxd4alt4vd0rmtao">
+      <w:hyperlink w:history="1" r:id="rIds7nv0bz-jpydxq2h5omxs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">428 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящего Кодекса, два и более раза в течение года, а также совершения иных правонарушений три и более раза в течение года инициируется вопрос о применении дополнительного правового последствия в виде лишения специального права.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. За совершение правонарушений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9lcgs735eebttuekcoq5o">
+      <w:hyperlink w:history="1" r:id="rId_ok6e56poc-9j8z_ipfc9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главой 21</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и частью 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvormmfgthwktun2bhvutp">
+      <w:hyperlink w:history="1" r:id="rId-fm-bzgfmqg7gp8rjo7ln">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 449</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса, лишение специального права назначается в соответствии с санкцией соответствующей статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Лишение лица специального права осуществляется уполномоченным органом, предоставившим такое право, в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_bxdswkhnourzzj7o9-fn">
+      <w:hyperlink w:history="1" r:id="rIdqcpmskk-wrb2gp2a-wmp8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 572</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1669,136 +1669,136 @@
         <w:t xml:space="preserve">статью 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3d5w10wacml4d3zzojtb">
+      <w:hyperlink w:history="1" r:id="rIds4se_v2mxrq-05o6cil5r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Исчисление сроков взысканий и дополнительных правовых последствий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сроки взысканий и дополнительных правовых последствий исчисляются часами, днями, сутками, месяцами и годами.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgxojovpbcixhpglmsmxa">
+      <w:hyperlink w:history="1" r:id="rIddrtlwxuekkag4ibvjcfwa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssljquddikadsq0p4xgis">
+      <w:hyperlink w:history="1" r:id="rIdh6wdecifnprfckgotxo2a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Управление транспортными средствами без документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1924,206 +1924,206 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание. Положения настоящей статьи не применяются к лицам, которые в установленном законодательством порядке проходят обучающие курсы по вождению транспортного средства.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) в наименовании и части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13drejb87xlcgldptukgm">
+      <w:hyperlink w:history="1" r:id="rIdtebsyxrdzhp30pg7veunj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 186</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "водительского удостоверения" заменить словами "удостоверения на право управления транспортными средствами";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) абзац второй части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-uqureuinltkgpso6rzpi">
+      <w:hyperlink w:history="1" r:id="rIdnlrivdwzywny3kz9udyr6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"влечет наложение штрафа на физических лиц в размере 200 расчетных показателей с лишением права управления транспортным средством сроком на 6 месяцев.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) в наименовании и части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcqkkvp-hpp0nwmdhyjg30">
+      <w:hyperlink w:history="1" r:id="rIdoqtuuurj_jzttgtknrzjj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 190 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">слово "мопедом," исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2uoozj4bcqegjyklwx1ax">
+      <w:hyperlink w:history="1" r:id="rIdqkxpbv2h9msetazzwbgjv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2qjfhxlduohk_gvrg74w">
+      <w:hyperlink w:history="1" r:id="rId3a2pyer0cbl89adye0zen">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Нарушение иных требований правил дорожного движения и основных положений по допуску транспортных средств к эксплуатации и обязанностей должностных лиц по обеспечению безопасности дорожного движения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2309,86 +2309,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание. Лицо, гражданско-правовая ответственность которого застрахована, не подлежит ответственности за нарушения правил дорожного движения, предусмотренные настоящей статьей, вызвавшие повреждение транспортного средства, при условии, если участник дорожно-транспортного происшествия воспользовался правом совместно составить сообщение об этом происшествии согласно законодательству об обязательном страховании.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw0dhnaa7sqqepulctgeyi">
+      <w:hyperlink w:history="1" r:id="rIdanxjysbt72urowvn_ieqs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 193</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgk0x0yblu4gexgnoamf0">
+      <w:hyperlink w:history="1" r:id="rIdl2zvwhbl-6-d2-85jf6ve">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 193</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Управление транспортным средством водителем, находящимся в состоянии опьянения, передача управления транспортным средством лицу, находящемуся в состоянии опьянения или не имеющему права на управление транспортным средством</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2499,136 +2499,136 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">влечет наложение штрафа на физических лиц в размере 1000 расчетных показателей с лишением права управления транспортным средством сроком на три года.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14) абзац второй части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdta4ajwhxosqotj4unjjms">
+      <w:hyperlink w:history="1" r:id="rIdiyqvsirfcxp1_koled6uy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 449</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"влечет наложение штрафа на физических лиц в размере 200 расчетных показателей с лишением права управления транспортным средством сроком на один год.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15) в пункте 1 части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkwbbo3x3qclshgo4jbcl">
+      <w:hyperlink w:history="1" r:id="rIdr6kmpeifql19mfnpctv5r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 454</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "частью 2 статьи 189, частью 4 статьи 192, частями 1 - 2-1, 4-5 статьи 193," и ", частью 2 статьи 449" исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds7wutyat_43unvpkkl60j">
+      <w:hyperlink w:history="1" r:id="rIdrmjai0qkeqbnztlfpwtfc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 456</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2649,101 +2649,101 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в абзаце втором слова "частью 2 статьи 189, частью 4 статьи 192, частями 1 - 2-1, 4-5 статьи 193," и ", частью 2 статьи 449" исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17) часть 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvecy9euheakartpdfjzl">
+      <w:hyperlink w:history="1" r:id="rIdmf03s9xbcpslddgcmp-nc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 513</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"5. Применение специальных технических средств, работающих в автоматическом режиме, имеющих функции фото-, киносъемки и видеозаписи, для фиксации правонарушений допускается при условии обязательной установки соответствующих дорожных знаков, за исключением использования таких средств на специальных транспортных и иных средствах уполномоченного органа.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqokjvybtbktp8ilt412yy">
+      <w:hyperlink w:history="1" r:id="rIdqheqmnyiv-2o4fak3kzx_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2764,51 +2764,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"1. Дело о правонарушении рассматривается и разрешается должностным лицом уполномоченного органа на месте совершения правонарушения, если:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) отсутствуют обстоятельства, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz50vy31qelh_-l2baiwm">
+      <w:hyperlink w:history="1" r:id="rIdnjfcisnvsofl77hm8rjba">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 519</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2874,86 +2874,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"4. Решение уполномоченного органа о применении взыскания и (или) дополнительного правового последствия формулируется в протоколе (постановлении) о правонарушении, составляемом на бумажном носителе или в электронной форме, копия которого вручается правонарушителю на месте либо направляется посредством государственного портала электронных услуг, мобильных приложений, электронной почты или СМС-оповещения на мобильный телефон.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19) предложение первое части 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwge_ll_3e-zpfywmlny1g">
+      <w:hyperlink w:history="1" r:id="rIdtl39s7omu3mp8bcn4hwoe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 546</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: "Повторное составление постановления о правонарушении за одно и то же нарушение, выявленное с помощью специальных технических средств, в том числе имеющих функции фото- и киносъемки, видеофиксации, запрещается.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20) часть 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdybltamrrsix2lnoymbwon">
+      <w:hyperlink w:history="1" r:id="rIdyguhzagq-skktpyjl5vo6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктами 3 и 4 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2974,106 +2974,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) об отмене постановления по делу о правонарушении и вынесении нового определения.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21) в части 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfznf03xqt1m_5_yvyui_7">
+      <w:hyperlink w:history="1" r:id="rIdzxbbvxokq1g7tmg1ngvnk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "части 1 статьи 189, частей 3 и 6 статьи 193" и "части 1 статьи 449" заменить соответственно словами "статей 189, 193" и "статьи 449";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">22) статьи </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfgg0hl-4pc7rwcua67lx">
+      <w:hyperlink w:history="1" r:id="rIdoalbtqgxcrmg-fvie5_rw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">564-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmczch9yhf_psoiir1tob">
+      <w:hyperlink w:history="1" r:id="rId7d0gm17uktbjewepn9lcl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">564-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившими силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3081,86 +3081,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в Уголовно-процессуальный </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4bgychwqf9lwe_tr3yevs">
+      <w:hyperlink w:history="1" r:id="rIdna7gsofm4odavn1khq4c3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекс </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики (газета "Эркин-Тоо" от 16 ноября 2021 года № 122-133) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в пункте 3 части 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjfwx-n8vzlzgdgmpd6qs">
+      <w:hyperlink w:history="1" r:id="rIdfp9gzmlr9jr1q5m3_vyii">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "частью 4" заменить словами "частями 4 и 5".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3168,121 +3168,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmimrhgokwjjjdvxugo5jl">
+      <w:hyperlink w:history="1" r:id="rId5jxuj1k8jm4zu3cty_dmh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики "О дорожном движении в Кыргызской Республике" (Ведомости Жогорку Кенеша Кыргызской Республики, 1998 г., № 8, ст.248) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqlaqaskmp3yqbazrhuyyv">
+      <w:hyperlink w:history="1" r:id="rId0-op9cm7b2lucrpucrk2p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdao29ddqtkyagcm3stbr0t">
+      <w:hyperlink w:history="1" r:id="rId1nxi6ppqv5mwxkptts0gp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Основные термины</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3618,86 +3618,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15) специальный зеленый государственный регистрационный номерной знак для электромобилей - государственный регистрационный номерной знак, выполненный с зеленой полосой на белом фоне, выдаваемый при государственной регистрации электромобилей, принадлежащих гражданам Кыргызской Республики и юридическим лицам, зарегистрированным на территории Кыргызской Республики. При этом такие номерные знаки не выдаются на электромобили, принадлежащие иностранным гражданам и дипломатическим представительствам, консульским учреждениям иностранных государств и представительствам международных организаций.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvxnidsfckuo9nyokzsk8">
+      <w:hyperlink w:history="1" r:id="rIdyiv20cszhybajhwdrvgr6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb9buyfb7g4lfdqukweird">
+      <w:hyperlink w:history="1" r:id="rId_hdyq5a2it7rtschjrxop">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Цели, условия регистрации (перерегистрации) и учета транспортных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3823,51 +3823,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- отсутствия одобрения типа транспортного средства, одобрения типа шасси, а также свидетельств о безопасности конструкции транспортного средства согласно ТР ТС 018/2011 для новых транспортных средств, выданных в соответствии с требованиями вступивших в силу в установленном законодательством порядке международных договоров, участницей которых является Кыргызская Республика;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- представления на перерегистрацию транспортных средств, зарегистрированных на территории Кыргызской Республики, своевременно не прошедших обязательный технический осмотр в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5oxb8r-ipprth8mitixuy">
+      <w:hyperlink w:history="1" r:id="rIdfshhd9rizrlqaue7ghh6m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3978,136 +3978,136 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Эксплуатация указанных транспортных средств, не зарегистрированных в установленном порядке, запрещается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Несоблюдение правил регистрации (перерегистрации) и несвоевременная постановка на учет транспортных средств, указанных в пункте 2 настоящей статьи, влекут ответственность в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7amreio0a6nel4w1gmfwe">
+      <w:hyperlink w:history="1" r:id="rIdsjkuq0fosxql4xncognqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Условия и правила регистрации (перерегистрации) транспортных средств определяются Кабинетом Министров Кыргызской Республики.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfjq-mtzakvqrurxqtlbg">
+      <w:hyperlink w:history="1" r:id="rId9prxeypp2k6thatiln-vf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxuq7x7rnx6siglar_plg-">
+      <w:hyperlink w:history="1" r:id="rId9td7rubp4vrzdnk1-dg_3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Условия получения права управления транспортными средствами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4728,69 +4728,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdhclde8ywa2sc1dr0abo2m">
+    <w:hyperlink w:history="1" r:id="rIdtxv6py_w7lkeolm6jr8we">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230047510</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjwkn0ff45gvm4znzdbmhh">
+    <w:hyperlink w:history="1" r:id="rIdlgq5tek9v0_eezoz2ay3g">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4933,57 +4933,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdywn-2zxoeru1g2uc1phzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309" TargetMode="External"/><Relationship Id="rId6drou1gbr5xnxs-ijeeqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_57" TargetMode="External"/><Relationship Id="rId_4ly5vjgkuyelbjnbgfff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_63" TargetMode="External"/><Relationship Id="rIdtyqoyzubslh71o0uaerj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdwvpk2c-y7lmd2mcfi50xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdyxhi3saass2zqjpiojbvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_315" TargetMode="External"/><Relationship Id="rIdnwfug0w3dxp1bgh5oryzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_82" TargetMode="External"/><Relationship Id="rIdjffz8ttquly3twguj3vjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdt1asyoy3xdwv2viul_khh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rId4ls2zmvfcrkcetpwlk6au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_211" TargetMode="External"/><Relationship Id="rIda4uelbnn8v-ntsrhf7bhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdg-vqqh3a-1t1qsupmlpn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_316" TargetMode="External"/><Relationship Id="rId2_jpezhg5w-ior0fzmp6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312-1" TargetMode="External"/><Relationship Id="rIdkmgipbak_2ve_2s3un9pm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312-1" TargetMode="External"/><Relationship Id="rIdu7okrraima1o718wrqhr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_193" TargetMode="External"/><Relationship Id="rId69g1uokdocfsw6x4wjq6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIditsjsu2ruy39z-xkhv6m6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_28" TargetMode="External"/><Relationship Id="rIdtvs3ntjmzmyqgiu4pawi4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_31" TargetMode="External"/><Relationship Id="rId0qq84b4ttspdcmlnzy6z_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_31-1" TargetMode="External"/><Relationship Id="rIdngu_m6wmndxg2vzchfdpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_37" TargetMode="External"/><Relationship Id="rIdftqiiekupykry-suyssez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_37" TargetMode="External"/><Relationship Id="rIdnsmygbzqgknqxecetimno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_38" TargetMode="External"/><Relationship Id="rIdrjr6ajdobq8sxpyqeeaub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_39" TargetMode="External"/><Relationship Id="rId-shsoh3srekg7d4dgtk6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_39" TargetMode="External"/><Relationship Id="rId967rsnmrywamn3m1xgm9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_95" TargetMode="External"/><Relationship Id="rIdf7uuvksetn2pk9e4pyidn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_131" TargetMode="External"/><Relationship Id="rId-nl9ccqzv0qbbcjmiwmud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_147" TargetMode="External"/><Relationship Id="rIdac6fetwx8wdo76rksptzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_427" TargetMode="External"/><Relationship Id="rIdyztrcuxd4alt4vd0rmtao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_428" TargetMode="External"/><Relationship Id="rId9lcgs735eebttuekcoq5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdvormmfgthwktun2bhvutp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_449" TargetMode="External"/><Relationship Id="rId_bxdswkhnourzzj7o9-fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_572" TargetMode="External"/><Relationship Id="rIdt3d5w10wacml4d3zzojtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_50" TargetMode="External"/><Relationship Id="rIdrgxojovpbcixhpglmsmxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_184" TargetMode="External"/><Relationship Id="rIdssljquddikadsq0p4xgis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_184" TargetMode="External"/><Relationship Id="rId13drejb87xlcgldptukgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_186" TargetMode="External"/><Relationship Id="rId-uqureuinltkgpso6rzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_189" TargetMode="External"/><Relationship Id="rIdcqkkvp-hpp0nwmdhyjg30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_190" TargetMode="External"/><Relationship Id="rId2uoozj4bcqegjyklwx1ax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_192" TargetMode="External"/><Relationship Id="rIde2qjfhxlduohk_gvrg74w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_192" TargetMode="External"/><Relationship Id="rIdw0dhnaa7sqqepulctgeyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_193" TargetMode="External"/><Relationship Id="rIdtgk0x0yblu4gexgnoamf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_193" TargetMode="External"/><Relationship Id="rIdta4ajwhxosqotj4unjjms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_449" TargetMode="External"/><Relationship Id="rIdmkwbbo3x3qclshgo4jbcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_454" TargetMode="External"/><Relationship Id="rIds7wutyat_43unvpkkl60j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_456" TargetMode="External"/><Relationship Id="rIdrvecy9euheakartpdfjzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_513" TargetMode="External"/><Relationship Id="rIdqokjvybtbktp8ilt412yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_518" TargetMode="External"/><Relationship Id="rIduz50vy31qelh_-l2baiwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_519" TargetMode="External"/><Relationship Id="rIdwge_ll_3e-zpfywmlny1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_546" TargetMode="External"/><Relationship Id="rIdybltamrrsix2lnoymbwon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_552" TargetMode="External"/><Relationship Id="rIdfznf03xqt1m_5_yvyui_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_563" TargetMode="External"/><Relationship Id="rIdtfgg0hl-4pc7rwcua67lx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_564-1" TargetMode="External"/><Relationship Id="rIdfmczch9yhf_psoiir1tob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_564-2" TargetMode="External"/><Relationship Id="rId4bgychwqf9lwe_tr3yevs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdfjfwx-n8vzlzgdgmpd6qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308#st_27" TargetMode="External"/><Relationship Id="rIdmimrhgokwjjjdvxugo5jl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIdqlaqaskmp3yqbazrhuyyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_2" TargetMode="External"/><Relationship Id="rIdao29ddqtkyagcm3stbr0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_2" TargetMode="External"/><Relationship Id="rIdvvxnidsfckuo9nyokzsk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_24" TargetMode="External"/><Relationship Id="rIdb9buyfb7g4lfdqukweird" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_24" TargetMode="External"/><Relationship Id="rId5oxb8r-ipprth8mitixuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_16" TargetMode="External"/><Relationship Id="rId7amreio0a6nel4w1gmfwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdzfjq-mtzakvqrurxqtlbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_25" TargetMode="External"/><Relationship Id="rIdxuq7x7rnx6siglar_plg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdctl4pswrfsoms8ymmjuid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309" TargetMode="External"/><Relationship Id="rIdvyboiikvgczcrjcqglyzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_57" TargetMode="External"/><Relationship Id="rIdu8f8z5em9mhmc6xxr9ri0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_63" TargetMode="External"/><Relationship Id="rIdpperuel_bckkvrdir_ctr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rId0nkjykzrjm9sgxu3guu05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdbcaxne1qvgt7mvhjdwxux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_315" TargetMode="External"/><Relationship Id="rIdoswvpao64jqtz5baqtzqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_82" TargetMode="External"/><Relationship Id="rId292msjc8wiaerrg6zbj6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdo5lmi7_iig1k8cuqwky1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdchggrzijcxm6_2hgcf-yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_211" TargetMode="External"/><Relationship Id="rIdj0wmzbi38rndwrktskm2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312" TargetMode="External"/><Relationship Id="rIdcj_jdo3mdftggyoqiznkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_316" TargetMode="External"/><Relationship Id="rId2_zer-exyqy2zkxjhtniy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312-1" TargetMode="External"/><Relationship Id="rIdm50qmxisckuhopf08ywbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_312-1" TargetMode="External"/><Relationship Id="rIdrmtm1_qtia2nlu28uflk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_193" TargetMode="External"/><Relationship Id="rId2eojodgexzinpqgeb78cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdnyxlf9wsy4zhiagqjhjy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_28" TargetMode="External"/><Relationship Id="rIddagxwdrvdba5rsaojk6mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_31" TargetMode="External"/><Relationship Id="rIdpkt5hea-5p-e9s1w9t1nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_31-1" TargetMode="External"/><Relationship Id="rIdzmq5tpfgqo6o8mvtbvyq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_37" TargetMode="External"/><Relationship Id="rIdqxhkgybd41maqoko6bked" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_37" TargetMode="External"/><Relationship Id="rIdjrj6bb68htmzdnwhucn4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_38" TargetMode="External"/><Relationship Id="rIdxf6ywy63rvz32kj1afqfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_39" TargetMode="External"/><Relationship Id="rIdhnlzyncdqbv9xengeshlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_39" TargetMode="External"/><Relationship Id="rId1_n-myyp9kk8ndiwa587z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_95" TargetMode="External"/><Relationship Id="rId1azyg78wv_nxairgruymo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_131" TargetMode="External"/><Relationship Id="rIdsrec9aseqkq2y0fwj-uqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_147" TargetMode="External"/><Relationship Id="rIdt0njfrtigk2snaokqivry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_427" TargetMode="External"/><Relationship Id="rIds7nv0bz-jpydxq2h5omxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_428" TargetMode="External"/><Relationship Id="rId_ok6e56poc-9j8z_ipfc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rId-fm-bzgfmqg7gp8rjo7ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_449" TargetMode="External"/><Relationship Id="rIdqcpmskk-wrb2gp2a-wmp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_572" TargetMode="External"/><Relationship Id="rIds4se_v2mxrq-05o6cil5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_50" TargetMode="External"/><Relationship Id="rIddrtlwxuekkag4ibvjcfwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_184" TargetMode="External"/><Relationship Id="rIdh6wdecifnprfckgotxo2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_184" TargetMode="External"/><Relationship Id="rIdtebsyxrdzhp30pg7veunj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_186" TargetMode="External"/><Relationship Id="rIdnlrivdwzywny3kz9udyr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_189" TargetMode="External"/><Relationship Id="rIdoqtuuurj_jzttgtknrzjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_190" TargetMode="External"/><Relationship Id="rIdqkxpbv2h9msetazzwbgjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_192" TargetMode="External"/><Relationship Id="rId3a2pyer0cbl89adye0zen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_192" TargetMode="External"/><Relationship Id="rIdanxjysbt72urowvn_ieqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_193" TargetMode="External"/><Relationship Id="rIdl2zvwhbl-6-d2-85jf6ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_193" TargetMode="External"/><Relationship Id="rIdiyqvsirfcxp1_koled6uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_449" TargetMode="External"/><Relationship Id="rIdr6kmpeifql19mfnpctv5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_454" TargetMode="External"/><Relationship Id="rIdrmjai0qkeqbnztlfpwtfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_456" TargetMode="External"/><Relationship Id="rIdmf03s9xbcpslddgcmp-nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_513" TargetMode="External"/><Relationship Id="rIdqheqmnyiv-2o4fak3kzx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_518" TargetMode="External"/><Relationship Id="rIdnjfcisnvsofl77hm8rjba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_519" TargetMode="External"/><Relationship Id="rIdtl39s7omu3mp8bcn4hwoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_546" TargetMode="External"/><Relationship Id="rIdyguhzagq-skktpyjl5vo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_552" TargetMode="External"/><Relationship Id="rIdzxbbvxokq1g7tmg1ngvnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_563" TargetMode="External"/><Relationship Id="rIdoalbtqgxcrmg-fvie5_rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_564-1" TargetMode="External"/><Relationship Id="rId7d0gm17uktbjewepn9lcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_564-2" TargetMode="External"/><Relationship Id="rIdna7gsofm4odavn1khq4c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdfp9gzmlr9jr1q5m3_vyii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308#st_27" TargetMode="External"/><Relationship Id="rId5jxuj1k8jm4zu3cty_dmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rId0-op9cm7b2lucrpucrk2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_2" TargetMode="External"/><Relationship Id="rId1nxi6ppqv5mwxkptts0gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_2" TargetMode="External"/><Relationship Id="rIdyiv20cszhybajhwdrvgr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_24" TargetMode="External"/><Relationship Id="rId_hdyq5a2it7rtschjrxop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_24" TargetMode="External"/><Relationship Id="rIdfshhd9rizrlqaue7ghh6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_16" TargetMode="External"/><Relationship Id="rIdsjkuq0fosxql4xncognqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rId9prxeypp2k6thatiln-vf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_25" TargetMode="External"/><Relationship Id="rId9td7rubp4vrzdnk1-dg_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60#st_25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhclde8ywa2sc1dr0abo2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047510" TargetMode="External"/><Relationship Id="rIdjwkn0ff45gvm4znzdbmhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtxv6py_w7lkeolm6jr8we" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047510" TargetMode="External"/><Relationship Id="rIdlgq5tek9v0_eezoz2ay3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>