--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -99,73 +99,73 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                    ПРЕКРАТИЛ ДЕЙСТВИЕ
            в соответствии со статьей 36 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwo00vflzxof2xhw3fggqr">
+      <w:hyperlink w:history="1" r:id="rIdd7nxxzni969stwhduep-w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР
                   от 20 июля 2009 года N 241
        "О нормативных правовых актах Кыргызской Республики"Зарегистрирован в Министерстве юстиции Кыргызской Республикиот 16 февраля 2006 года. Регистрационный номер 18-06.                                                           ПРИЛОЖЕНИЕ 9                                                   Утверждено </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tkcqmw5yxzlxszyfor4a">
+      <w:hyperlink w:history="1" r:id="rId7b7g0ulqxk2oxx5iiw32p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приказом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          Министерства здравоохранения                                                 Кыргызской Республики                                             от 30 января 2006 г. № 48                                  Переченьлекарственных средств и изделий медицинского назначения, разрешенных к       отпуску из фармацевтических организаций без рецепта врача                                          1. Список монопрепаратов, отпускаемых без рецепта врача:_____________________________________________________________________|№   | Международное   |  Торговое название   |Лекарственная форма    ||    | непатентованное |                      |                       ||    | название        |                      |                       ||____|_________________|______________________|_______________________||1   | АЛЮМИНИЯ ФОСФАТ |  Фосфалюгель         |Гель в пакетиках 16г   ||____|_________________|______________________|_______________________||2   | Амброксол       |Амброксол;  Амбролан; |Таблетки   0,03г   №20;||    |                 |Фиброн;      Солфран; |сироп    150мл;   сироп||    |                 |Амбросан              |педиатрический 150мл во||    |                 |                      |флаконах               ||____|_________________|______________________|_______________________||3   | Аммиак          |  Аммиака раствор     |10% раствор во флаконах||    |                 |                      |30мл;  10%  раствор   в||    |                 |                      |ампулах 1мл            ||____|_________________|______________________|_______________________||4   | Аскорбиновая    |Аскорбиновая кислота; |Таблетки 0,025г; 0,05г;||    | кислота         |Аскорбиновая  кислота |0,1г   №10; №40;  №100;||    |                 |с           глюкозой; |драже    0,05г    №200;||    |                 |Аскорбиновая  кислота |шипучие таблетки;      ||    |                 |с сахаром; Гленвитол; |5%;   10%  раствор  для||    |                 |Целаскон              |инъекций в ампулах  2мл||    |                 |                      |№10                    ||____|_________________|______________________|_______________________||5   |Ацетиламинонитро-| Фалиминт             |  Драже №20            ||    | пропоксибензен  |                      |                       ||____|_________________|______________________|_______________________|                         |6   |Ацетилсалициловая| Ацетилсалициловая    |Таблетки 0,5 №6; №  10;||    |кислота          | кислота; Упсарин УПСА|таблетки шипучие       ||____|_________________|______________________|_______________________||7   | Ацикловир       |  Зовиракс;  Герпевир;|5%  крем;   3%  глазная||    |                 |  Герпевир-КМП;       |мазь; 5% мазь          ||    |                 |  Ацикловир-Н.С.;     |                       ||    |                 |  Виролекс            |                       ||____|_________________|______________________|_______________________||8   | БЕКЛОМЕТАЗОнА   |  Беконазе            |Спрей  назальный водный||    | дипропионат     |                      |100 доз                ||____|_________________|______________________|_______________________||9   | Бензилбензоат   |  Бензилбензоат       |20%  мазь 25г; 25% крем||    |                 |                      |80г;  20% эмульсия  50г||    |                 |                      |для           наружного||    |                 |                      |применения             ||____|_________________|______________________|_______________________||10  | Бензалкония     |  Фарматекс           |1,2%крем;        свечи;||    | хлорид          |                      |таблетки    вагинальные||    |                 |                      |20мг №12               ||____|_________________|______________________|_______________________||11  | Бисакодил       | Бисакодил; Бисакодил-|Таблетки,      покрытые||    |                 | нижфарм;   Бисакодил-|оболочкой   5мг    №30;||    |                 |  акри                |суппозитории ректальные||    |                 |                      |10мг  №5; №10          ||____|_________________|______________________|_______________________||12  | БИФОНАЗОЛ       |  Бифосин             |Раствор  для  наружного||    |                 |                      |применения     1%;     ||    |                 |                      |присыпка  1%  -  30г;  ||    |                 |                      |крем 1% - 30г          ||____|_________________|______________________|_______________________|                                             |13  | бромгексин**    |  Бромгексин;         |Таблетки  0,008  №  10;||    |                 |  Бромгексин 4;       |№20; суспензия 0,8мг/мл||    |                 |  Бромгексин 8Берлин- |150мл;   сироп   100мл;||    |                 |  Хеми;   Бромгексин- |драже №25              ||    |                 |  Ферейн              |                       ||____|_________________|______________________|_______________________||14  | бутоконазол     |  Гинофорт            |Крем вагинальный 2 %  -||    |                 |                      | 5г                    ||____|_________________|______________________|_______________________||15  | Вазелин         |  Вазелин             |Мазь  15г,  25г;  масло||    |                 |                      |   30мл                ||____|_________________|______________________|_______________________||16  | висмута трикалия| Де-нол               |Таблетки 120мг  № 56;  ||    | дицитрат **     |                      |    № 112              ||____|_________________|______________________|_______________________||17  |ВОДА ДЛЯ ИНЪЕКЦИЙ| Вода для инъекций    |Ампулы  2мл №10        ||____|_________________|______________________|_______________________||18  | ГЕНТАМИЦИНА     |  Гентамициновая мазь | 0,1% мазь 15г         ||    | СУЛЬФАТ         |                      |                       ||____|_________________|______________________|_______________________||19  | Гепарин натрий  |  Гепариновая   мазь; |Мазь   25г;  гель  1000||    |                 |  Лиотон 1000         |   Ед/г -50г           ||____|_________________|______________________|_______________________||20  | ГИАЛУРОНАТ ЦИНКА|  Куриозин            |Гель по 15 в тубах     ||____|_________________|______________________|_______________________||21  | гидрокортизона  |  Гидрокортизоновая   |Мазь 1 %- 10г          ||    | ацетат          |  мазь                |                       ||____|_________________|______________________|_______________________||22  | ГИНКО БИЛОБА    |Гинко билоба; Билобил |Таблетки    0,2    №40;||    |                 |                      |  капсулы №20          ||____|_________________|______________________|_______________________||23  | глицерил        |  Нитроглицерин;      |Таблетки сублингвальные||    | тринитрат**     |  Нитрокор            |   0,5мг № 40          ||____|_________________|______________________|_______________________||24  | Глицерол        |  Глицерин;           |Раствор во флаконах    ||    |                 |  Свечи глицериновые  |25г; 35г; 50г; 70г;    ||    |                 |                      |суппозитории ректальные||____|_________________|______________________|_______________________||25  | глютаминовая    | Глютаминовая кислота |Таблетки 0,25г  № 10   ||    | кислота         |                      |                       ||____|_________________|______________________|_______________________||26  | гуафенизин      |  Колдрекс бронхо     |Сироп  во  флаконах  по||    |                 |                      |   100 мл              ||____|_________________|______________________|_______________________||27  | Декстроза       |Глюкоза;     Глюкоза- |Таблетки  0,5г   №  10;||    |                 |Сендересис;  Глюкоза- |5%;  10%; 20%; 40%  р-р||    |                 |  Н.С                 |д/инфуз.  5мл;  10мл  в||    |                 |                      |амп. №10; 200мл; 250мл;||    |                 |                      |400мл;     500мл     во||    |                 |                      |флаконах               ||____|_________________|______________________|_______________________||28  |диклофенак натрия|Диклофенак; Диклоген; |Гель       1%      60г;||    |                 |  Диклофен-ант;       |суппозитории ректальные||    |                 |Дикловит; Диклофенак- |0,05г;  0,1г  №6;  №10;||    |                 |  АКОС;               |1% мазь 30г            ||____|_________________|______________________|_______________________||29  |Диметилсульфоксид| Диметилсульфоксид    |Раствор  для  наружного||    |                 |                      |применения во  флаконах||    |                 |                      |50 мл, 100 мл          ||____|_________________|______________________|_______________________||30  | ДИОКТАЭДРИЧЕСКИЙ|  Смекта              |Порошок             для||    | СМЕКТИТ         |                      |приготовления суспензии||    |                 |                      |№ 10;  № 30            ||____|_________________|______________________|_______________________||31  | дифенгидрамин   |  Псило-бальзам       |Гель    для   наружного||    |                 |  международный       |применения туба 20г    ||____|_________________|______________________|_______________________||32  | ДОМПЕРИДОН      |  Мотилиум            |Таблетки 10мг №10; №30 ||____|_________________|______________________|_______________________||33  | дротаверина     |Дротаверин-Н.С.;      |Таблетки 0,04г  №10;  №||    | гидрохлорид **  |Никошпан; Но-шпа; Но- |20; №30; №50; № 100; 2%||    |                 |шпа  форте;  Нош-бра; |раствор   для  инъекций||    |                 |Но-шпалгин            |40мг-2мл №5; №25       ||____|_________________|______________________|_______________________||34  | Ибупрофен       |  Долгит крем         |5% крем по 20,  50,    ||    |                 |                      |   100г                ||____|_________________|______________________|_______________________||35  | Индометацин     |         Индометацин; | 10%  мазь  40г;       ||    |                 |  Индометацин-Акри;   |суппозитории ректальные||    |                 |  Индометацин Софарма;|  50 мг №6             ||    |                 |  Метиндол;           |                       ||____|_________________|______________________|_______________________|                                                         |36  | Йод             |  Йода        раствор |5  %  спиртовой раствор||    |                 |  спиртовой           |во флаконах 10мл; 20мл;||    |                 |                      |30мл; в ампулах 1мл №10||____|_________________|______________________|_______________________||37  | ИНТЕРФЕРОН      |  Интерферон          |Пористая   масса    для||    |                 |  лейкоцитарный       |приготовления  раствора||    |                 |  человеческий сухой  |для     интраназального||    |                 |                      |применения             ||____|_________________|______________________|_______________________||38  | Калия йодид     |  Йодомарин 200       |Таблетки  № 100        ||____|_________________|______________________|_______________________||39  | калия оротат    |  Калия оротат        |Таблетки 0,5г  № 10    ||____|_________________|______________________|_______________________||40  |Калия перманганат| Калия перманганат    |Порошок во флаконах  3г||____|_________________|______________________|_______________________||41  | Кальция глюконат|  Кальция глюконат    |Таблетки   0,5г  №  10;||    |                 |                      |10%  р-р д/инъек.  5мл;||    |                 |                      |10мл №5; №10           ||____|_________________|______________________|_______________________||42  | Камфора         |  Камфорное масло;    |Масло  25мл,  30мл   во||    |                 |  Спирт камфорный     |флак.;   жидкость    во||    |                 |                      |флак. 25мл; 40мл       ||____|_________________|______________________|_______________________||43  | КАРБОЦИСТЕИН    |  Флюдитек            |Сироп 2%; 5%- 125мл    ||____|_________________|______________________|_______________________||44  | КЕТОКОНАЗОЛ     | Кетоконазол; Ливарол;|Суппозитории           ||    |                 |  Микозорал; Бризорал |вагинальные  400мг  №5;||    |                 |                      |2% шампунь 60г; 2% мазь||    |                 |                      |15г; крем 20мг/г – 15г ||____|_________________|______________________|_______________________||45  | Кетопрофен      |  Кетопрофен;   Фастум|Суппозитории           ||    |                 | гель; Кетонал        |вагинальные 100мг  №10;||    |                 |                      |5% крем; гель          ||____|_________________|______________________|_______________________||46  | Клотримазол     | Амиклон; Суппозитории|1%  крем 20г; 10%  мазь||    |                 |  с     клотримазолом;|20г;       суппозитории||    |                 |  клотримазол-Акри;   |вагинальные 100мг №6   ||    |                 |  Канизон; Менстан    |                       ||____|_________________|______________________|_______________________||47  | КРОМОГЛИЦИЕВАЯ  |  Лекролин            |Капли    20мг/мл     во||    | КИСЛОТА         |                      |флаконах 10мл          ||____|_________________|______________________|_______________________||48  | Ксилометазолин  |  Ксилометазолин;     |Капли в нос 0,1%; 0,05%||    |                 |  Галазолин; Фасторик-|во    флаконах    10мл;||    |                 | Н; Бризолин; Зайносин|назальный спрей 15мл   ||____|_________________|______________________|_______________________||49  | ЛОРАТАДИН       |  Ломилан;    Лоратал;|Таблетки     10     мг;||    |                 |  Кларифер            |суспензия  5  мг/5  мл-||    |                 |                      |120 мл                 ||____|_________________|______________________|_______________________||50  | МАКРОГОЛ  4000  |  Форлакс             |Порошок для пригот.  р-||    |                 |                      |ра для приема внутрь по||    |                 |                      |10г в пакетах          ||____|_________________|______________________|_______________________||51  |МАСЛО ВАЗЕЛИНОВОЕ| Масло вазелиновое    | Масло 30мл во флаконах||____|_________________|______________________|_______________________|                                             |52  | МЕТИЛУРАЦИЛ     | Мазь метилурациловая;|10%   мазь  15г;   25г;||    |                 |  Суппозитории    с   |суппозитории 0,5г  №10;||    |                 |  метилурацилом;      |таблетки 0,5г          ||    |                 |  Метилурацил-КМП     |                       ||____|_________________|______________________|_______________________||53  | МЕТИОНИН        |  Метионин            |Таблетки,      покрытые||    |                 |                      |оболочкой, по  0,25г  №||    |                 |                      | 10; № 50              ||____|_________________|______________________|_______________________||54  | Миконазол       | Метромикон; Миконазол|Суппозитории  ваги-    ||    |                 |                      |нальные №10; 100мг №7  ||____|_________________|______________________|_______________________|                                            |55  | Мирамистин      |  Мирамистин          |Р-р   0,01  % -100  мл;||    |                 |                      |200мл; 0,5% мазь 15г   ||____|_________________|______________________|_______________________|                                              |56  | НАТРИЯ АЛЬГИНАТ | Альгинатол; Натальсид|Суппозитории ректальные||    |                 |                      |   0,25г № 10          ||____|_________________|______________________|_______________________||57  | Натрия хлориД   |  Натрия хлорид       |0,9%      раствор   для||    |                 |                      |инъекций 200 мл; 250мл;||    |                 |                      |   400 мл; 500мл       ||____|_________________|______________________|_______________________||58  | Нафазолин       |  Нафтизин            |Капли в нос 0,05%; 0,1%||    |                 |                      |10мл; 12мл  во флаконах||____|_________________|______________________|_______________________||59  | нистатин        |  Нистатин;  Нисталан;| Суппозитории          ||    |                 |  Свечи   с нистатином|вагинальные №10;  свечи||    |                 |  ректальные;     Мазь|ректальные  250000  ЕД;||    |                 |  нистатиноваая       |500000  ЕД №10;  100000||    |                 |                      |ЕД в 1г туба 15г       ||____|_________________|______________________|_______________________||60  | Нитрофурал      |  Фурациллин;         |Таблетки   0,02г   №10;||    |                 |  Фурацилиновая мазь  |субстанция;  0,2%  мазь||    |                 |                      |  25г                  ||____|_________________|______________________|_______________________||61  | Панкреатин      |  Мезим-форте;   Креон|Таблетки,      покрытые||    |                 |  10000; Креон 25000  |оболочкой № 20; капсулы||    |                 |                      |150мг, 300мг №20;  №50;||    |                 |                      |   №100                ||____|_________________|______________________|_______________________||62  | папаверина      |  Папаверина          |Суппозитории      0,02г||    | гидрохлорид     |  гидрохлорид;        |  №10                  ||    |                 |  Суппозитории с      |                       ||    |                 |  папаверином         |                       ||____|_________________|______________________|_______________________|           |63  | Парацетамол     |  Панадол;    Панадол-|Таб.   0,2;  0,5г  №10;||    |                 |  экстра;      Панадол|таб.,    покр.    обол.||    |                 |  детский;     Панадол|500мг;   таб.  шипучие;||    |                 |  экстра; Парацетамол;|сироп        120мг/5мл;||    |                 | Панабол; Эффералган с|суспензия     120мг/5мл||    |                 |  витамином        С; |60мл;100мл;120мл; 3% р-||    |                 |  Суппозитории     с  |р для приема внутрь для||    |                 |  парацетамолом       |детей; 2,4% сироп 130г;||    |                 |                      |суппозитории ректальные||    |                 |                      |80мг;            150мг;||    |                 |                      |суппозитории 0,5г  №10;||    |                 |                      |для  детей 0,05г; 0,1г;||    |                 |                      |0,25г310               ||____|_________________|______________________|_______________________||64  |Перекись водорода| Перекись водорода    |3% раствор во флаконах ||    |                 |                      |25мл; 30 мл; 40мл; 50мл||____|_________________|______________________|_______________________||65  | перметрин       |  Медифокс            |Жидкость в ампулах и во||    |                 |                      |флаконах;    концентрат||    |                 |                      |для       приготовления||    |                 |                      |эмульсий               ||____|_________________|______________________|_______________________||66  | пиридоксина     |  Пиридоксина         |Таб.  0,002г № 10,  20,||    | гидрохлорид     |  гидрохлорид; Витамин|50; 1%; 5% р-р д/инъек.||    |                 |  В6                  |в амп. 1мл №10         ||____|_________________|______________________|_______________________||67  | Пироксикам      |   Эразон             |Гель  1%; крем 1%- 35г;||    |                 |                      |суппозитории 20мг №10  ||____|_________________|______________________|_______________________||68  | Повидон-йодин   | Повидон   –   Йодин; |Суппозитории           ||    |                 | Бетадин-Ант; Йодоксид|вагинальные №10        ||____|_________________|______________________|_______________________||69  | Ретинола ацетат |  Витамин А           |Капсулы 25000 МЕ, 50000||    |                 |                      |   МЕ, № 50            ||____|_________________|______________________|_______________________||70  | РИБОФЛАВИН-     |  Рибофлавин          |Таблетки  0,002г   №10;||    | МОНОНУКЛЕОТИД   |                      |   №50                 ||____|_________________|______________________|_______________________||71  | Салициловая     | Салициловая  кислота;|Раствор  спиртовой  1%;||    | кислота         | Раствор   салициловой|2%    -   25мл;   30мл;||    |                 |  кислоты спиртовой   |   40мл;50мл           ||____|_________________|______________________|_______________________||72  | Сеннозиды А и Б | Регулакс; Сенадексин;|Таб.  0,07г; 0,3г  №10;||    |                 | Сены  экстракт сухой;|драже;  кубики   №6;   ||    |                 |  Х-Рrep              |  раствор 75мл         ||____|_________________|______________________|_______________________||73  | Сукральфат      |  Вентер              |Таблетки по 1г №50     ||____|_________________|______________________|_______________________|                                              |74  | Сульфадиазин    |  Дермазин            |Крем 1%  50г в тубе|____|_________________|______________________|_______________________||75  | Сульфаниламид   |  Стрептоцид;         |Таблетки 0,3г, 5%; 10% ||    |                 |  Стрептоцид          |мазь;    5%   линимент;||    |                 |  растворимый;        |порошок  для  наружного||    |                 |  Стрептоцид   белый; |применения             ||    |                 |  Стрептоцидовая мазь |                       ||____|_________________|______________________|_______________________||76  | Сульфацетамид   |   Сульфацил-натрия   |Капли глазные 20%;  30%||    |                 |                      |-5мл; 10мл             ||____|_________________|______________________|_______________________||77  | Тербинафин      |  Тербизил;           |Крем  10мг/г  15г;   1%||    |                 | Фунготербин; Брамизил|крем 15г               ||____|_________________|______________________|_______________________||78  | ТЕТРАЦИКЛИНА    | Мазь тетрациклиновая;|Мазь 3% 15г в тубе     ||    | ГИДРОХЛОРИД     |  Тетрациклин-АКОС    |                       ||____|_________________|______________________|_______________________||79  | Тетризолина     |  Визин; Тизин        |Капли   глазные   15мл;||    | гидрохлорид     |                      |0,05%; 0,1% капли в нос||    |                 |                      |10мл                   ||____|_________________|______________________|_______________________||80  | ТИАМИНА ХЛОРИД  |  Тиамина  хлорид;    |5%  р-р  д/инъек.  1мл;||    |                 |  Витамин В1          |2мл №10                ||____|_________________|______________________|_______________________||81  |Токоферола ацетат| Альфа-токоферола     |50%   масляный  р-р   в||    |                 |  ацетат (витамин  Е);|капсулах   0,2г    №10;||    |                 |  Эвитол              |10%;30%  масляный   р-р||    |                 |                      |д/инъек.  в  амп.   1мл||    |                 |                      |№10; пастилки №30      ||____|_________________|______________________|_______________________||82  | троксерутин     |  Троксевазин         |Капсулы 300мг; гель 40г||____|_________________|______________________|_______________________||83  | ТриамцинолонА   |  Кеналог; Фторокорт  |0,1%мазь 15г           ||    | АЦЕТОНИД        |                      |                       ||____|_________________|______________________|_______________________||84  | УГОЛЬ           |  Уголь активированный|Таблетки 0,25г №10     ||    | АКТИВИРОВАННЫЙ  |                      |                       ||____|_________________|______________________|_______________________||85  | Фенилбутазон    |  Бутадион            |Мазь 20г               ||____|_________________|______________________|_______________________||86  | ФЛУОЦИНОЛОНА    |  Мазь синафлана      |Мазь 0,025 % - 10г; 15г||    | АЦЕТОНИД        |                      |в тубе                 ||____|_________________|______________________|_______________________||87  |Фолиевая кислота=| Фолиевая кислота     | Таблетки 0,001г №50   ||____|_________________|______________________|_______________________|     |88  | Хлорамфеникол   |  Синтомицин;         |Суппозитории           ||    |                 |  Суппозитории   с    |вагинальные 250мг;     ||    |                 |  синтомицином;       |5%; 10% линимент 25г в ||    |                 | Линимент синтомицина |тубе                   ||____|_________________|______________________|_______________________||89  | хлоргексидин    |  Хлоргексидин;       |20%            раствор;||    | биглюконат      |  Гексикон            |суппозитории 16мг №10  ||____|_________________|______________________|_______________________|                       |90  | Холин салицилат |  Бротинум            |Капли ушные 10г        ||____|_________________|______________________|_______________________||91  | ЦЕТИРИЗИНА      |  Цетрин              |Таблетки,      покрытые||    | ДИГИДРОХЛОРИД   |                      |оболочкой 10мг         ||____|_________________|______________________|_______________________||92  | ЦИАНОКОБАЛАМИН  |  Цианокобаламин      |Р-р   д/ин.  200мкг/мл;||    |                 |                      |500мкг/мл  в  амп.  1мл||    |                 |                      |№10;  0,02%; 0,05%  р-р||    |                 |                      |д/инъек. в амп. 1мл №10||____|_________________|______________________|_______________________||93  | Цинка окись     |  Цинковая мазь       |Мазь 15г, 25г          ||____|_________________|______________________|_______________________||94  | циперметрин     |  Цифокс              |Жидкость   во  флаконах||    |                 |                      |от10      до     250мл,||    |                 |                      |полимерные  емкости  от||    |                 |                      |0,1 до 5,0л            ||____|_________________|______________________|_______________________||95  | ЭРИТРОМИЦИН     |  Мазь эритромициновая|Мазь  10000  Ед  в  1г,||    |                 |                      |туба 15г               ||____|_________________|______________________|_______________________||96  | ЭТАНОЛ          |  Спирт   этиловый    |70%;  95  %  раствор  –||    |                 |  медицинский         |30мл; 50мл; 100 мл     ||____|_________________|______________________|_______________________||97  | «эссенциальные» |  ЭССЕНЦИАЛЕ N        |Капсулы 300мг          ||    | фосфолипиды     |                      |                       ||____|_________________|______________________|_______________________|    2. Список комбинированных препаратов, отпускаемых без рецепта врача:____________________________________________________________________|№  |Торговое название         |Лекарственная форма                 ||___|__________________________|____________________________________||1  |ААРОС                     |Драже 440 мг № 10                   ||___|__________________________|____________________________________||2  |АГРИ ДЕТСКИЙ              |Гранулы  гомеопатические  по  10г в ||   |                          |пакетах № 2                         ||___|__________________________|____________________________________||3  |АДЕЛЬФАН-ЭЗИДРЕКС         |Таблетки № 250                      ||___|__________________________|____________________________________||4  |АДЖИКОЛД                  |Сироп во флаконах по 100 мл         ||___|__________________________|____________________________________||5  |АДЖИСЕПТ                  |Пастилки   для  рассасывания   № 24 ||   |                          |(классические; с медом и  лимоном; с||   |                          |ментолом и эвкалиптом)              ||___|__________________________|____________________________________||6  |АЕВИТ                     |Капсулы 0,2г  № 10                  ||___|__________________________|____________________________________||7  |АКРИДЕРМ                  |0,64% крем 15г                      ||___|__________________________|____________________________________||8  |АКРИДЕРМ ГК               |Крем  15г в тубе                    ||___|__________________________|____________________________________||9  |АКРИДЕРМ СК               |Мазь для наружного применения 30г   ||___|__________________________|____________________________________||10 |АКТОВЕГИН                 |20%  гель; 5% крем; 5% мазь по  20г ||   |                          |в тубах                             ||___|__________________________|____________________________________||11 |АЛВИТАЛ                   |Капсулы № 50                        ||___|__________________________|____________________________________||12 |АЛМАГЕЛЬ НЕО              |Суспензия по 170 мл во флаконах     ||___|__________________________|____________________________________||13 |АЛЛОХОЛ                   |Таблетки, покрытые оболочкой  № 10  ||___|__________________________|____________________________________||14 |АЛФАГИН                   |Капсулы № 20; эликсир 120 мл        ||___|__________________________|____________________________________||15 |АНАКОЛД                   |Таблетки №30; №100                  ||___|__________________________|____________________________________||16 |АНАР                      |Таблетки гомеопатические № 50       ||___|__________________________|____________________________________||17 |АНАФЕРОН                  |Таблетки гомеопатические № 20       ||___|__________________________|____________________________________||18 |АНАФЕРОН ДЕТСКИЙ          |Таблетки гомеопатические № 20       ||___|__________________________|____________________________________||19 |АНЕСТЕЗОЛ                 |Суппозитории ректальные №10         ||___|__________________________|____________________________________||20 |АНТИГРИППИН               |Таблетки № 10                       ||___|__________________________|____________________________________||21 |АНТИГРИППИН П             |Таблетки   № 10                     ||___|__________________________|____________________________________||22 |АНТИГРИППИН «ГЛЕНМЕРИ»    |Таблетки № 10                       ||___|__________________________|____________________________________||23 |АНУЗОЛ                    |Суппозитории ректальные №10         ||___|__________________________|____________________________________||24 |АПДИЛ Н                   |Сироп от кашля 100мл                ||___|__________________________|____________________________________||25 |АПДИЛ ТОТАЛ               |Таблетки № 10                       ||___|__________________________|____________________________________||26 |АПИЛАК-АНТ                | Суппозитории 0,005г; 0,01г № 10    ||___|__________________________|____________________________________||27 |АПКОСУЛ                   |Капсулы по 400мг  № 100             ||___|__________________________|____________________________________||28 |АРТРОФООН                 |Таблетки гомеопатические № 20       ||___|__________________________|____________________________________||29 |АСКОРБИНОВАЯ КИСЛОТА 0,1г |Таблетки № 50                       ||   |и  ФОЛИЕВАЯ  КИСЛОТА      |                                    ||   |0,0008 г                  |                                    ||___|__________________________|____________________________________||30 |АСКОРУТИН                 |Таблетки № 10; № 50                 ||___|__________________________|____________________________________||31 |АСКОФЕН-П                 |Таблетки  № 10                      ||___|__________________________|____________________________________||32 |АСПАРКАМ                  |Таблетки №10; № 50                  ||___|__________________________|____________________________________||33 |АУРОБИН                   |Мазь 20г                            ||___|__________________________|____________________________________||34 |АЦЕЛИЗИН-КМП              |Порошок  оральный    для     детей  ||   |                          |(пакетики),  порошок  оральный   для||   |                          |взрослых                            ||___|__________________________|____________________________________||35 |АЦИЛПИРИН + С             |Таблетки шипучие                    ||___|__________________________|____________________________________||36 |АЭРОЗОЛЬ “ИНГАЛИПТ”       |Аэрозоль по 30 мл в баллонах        ||___|__________________________|____________________________________||37 |АЭРОЗОЛЬ «ОЛАЗОЛЬ»        |Аэрозоль для наружного применения   ||___|__________________________|____________________________________||38 |АЭРОЗОЛЬ “ПРОПОСОЛ”       |Аэрозоль по 25г, 50г в баллонах     ||___|__________________________|____________________________________||39 |БЕН – ГЕЙ                 |Спортивный  бальзам 35г; мазь 35г  в||   |                          |тубах                               ||___|__________________________|____________________________________||40 |БЕНОРАЛ                   |Таблетки, покрытые оболочкой № 30   ||___|__________________________|____________________________________||41 |БЕНОРАЛ В12               |Таблетки, покрытые оболочкой № 30   ||___|__________________________|____________________________________||42 |БЕТИОЛ                    |Суппозитории ректальные №10         ||___|__________________________|____________________________________||43 |БИОГРИППИН                |Таблетки  № 10                      ||___|__________________________|____________________________________||44 |БИОКОМПОЗИТ «ЧАБАЛ»       |Гранулы в картонной коробке 100г    ||___|__________________________|____________________________________||45 |БОМ-БЕНГЕ                 |Мазь  по 25г во флаконах            ||___|__________________________|____________________________________||46 |БОНДЖИГАР                 |Капсулы № 20; сироп 90 мл           ||___|__________________________|____________________________________||47 |БРЕНЦИАЛЕ ФОРТЕ           |Капсулы 300мг №30                   ||___|__________________________|____________________________________||48 |БРИЛЛИАНТОВЫЙ ЗЕЛЕНЫЙ     |1%  спиртовой раствор 10мл во       ||   |                          |флаконах                            ||___|__________________________|____________________________________||49 |БРОНХИКУМ                 |Эликсир  по  130г/100мл во флаконах;||   |                          |пастилки №20                        ||___|__________________________|____________________________________||50 |РОНХОЛИТИН                |Сироп  125г во флаконе              ||___|__________________________|____________________________________||51 |ВАЛЕРИАНЫ НАСТОЙКА        |Настойка по 25мл; 30мл во флаконах  ||___|__________________________|____________________________________||52 |ВАЛЕРИАНЫ ЭКСТРАКТ        |Таблетки,  покрытые оболочкой  0.02г||   |                          |№ 10                                ||___|__________________________|____________________________________||53 |ВАЛИДОЛ                   |Таблетки 0,06 №10; капсулы 0,05г №40||___|__________________________|____________________________________||54 |ВАЛИДОЛ С ГЛЮКОЗОЙ        |Таблетки 0,06г № 10                 ||   |ВАЛИДОЛ – Н.С.            |                                    ||___|__________________________|____________________________________||55 |ВЕКТРУМ                   |Таблетки жевательные № 30           ||___|__________________________|____________________________________||56 |ВЕКТРУМ АКТИВ             |Таблетки жевательные № 30           ||___|__________________________|____________________________________||57 |ВЕКТРУМ ДЖУНИОР           |Таблетки жевательные № 30           ||___|__________________________|____________________________________||58 |ВЕКТРУМ КАЛЬЦИЙ           |Таблетки жевательные № 30           ||___|__________________________|____________________________________||59 |ВЕНАТОН                   |Раствор   30мл; 50 мл во флаконах   ||___|__________________________|____________________________________||60 |ВЕРОНА                    |Капсулы №20                         ||___|__________________________|____________________________________||61 |ВЕТОРОН                   |Раствор 20 мл; 5л                   ||___|__________________________|____________________________________||   |ВЕТОРОН Е                 |Раствор 20 мл                       ||___|__________________________|____________________________________||62 |ВИКАИР                    |Таблетки № 10                       ||___|__________________________|____________________________________||63 |ВИКАЛИН                   |Таблетки № 10                       ||___|__________________________|____________________________________||64 |ВИТАКАЛЬЦИН               |Порошок (витаминный препарат)       ||___|__________________________|____________________________________||65 |ВИТАПРОСТ                 |Суппозитории ректальные №10         ||___|__________________________|____________________________________||66 |ВИТРУМ                    |Таблетки, покрытые  оболочкой  № 30,||   |                          |60, 100                             ||___|__________________________|____________________________________||67 |ВИТРУМ ПРЕНАТАЛЬ          |Таблетки,  покрытые оболочкой  № 30,||   |                          |60, 100                             ||___|__________________________|____________________________________||68 |ВИТРУМ ЮНИОР              |Таблетки жевательные №30,60,100     ||___|__________________________|____________________________________||69 |ГЕМАТОГЕН                 |Плитки по 50г                       ||___|__________________________|____________________________________||70 |ГЕМАТОГЕН С КОКОСОМ       |Плитки по 50г                       ||___|__________________________|____________________________________||71 |ГЕМАТОГЕН С МЕДОМ         |Плитки по 50г                       ||___|__________________________|____________________________________||72 |ГЕМАТОГЕН С ВИТАМИНОМ С   |Плитки по 50г                       ||___|__________________________|____________________________________||73 |ГЕНДЕВИТ                  |Драже № 50                          ||___|__________________________|____________________________________||74 |ГЕПАТОФАЛЬК  ПЛАНТА       |Капсулы № 150                       ||___|__________________________|____________________________________||75 |ГЕПТАВИТ                  |Таблетки, покрытые оболочкой № 20   ||___|__________________________|____________________________________||76 |ГЕРИТАМИН                 |Капсулы №40                         ||___|__________________________|____________________________________||77 |ГИДРОПЕРИТ                |Таблетки  № 6, № 8                  ||___|__________________________|____________________________________||78 |ГИНКОР ФОРТ               |Капсулы № 30                        ||___|__________________________|____________________________________||79 |ГИПОМЕТ                   |Суппозитории №10                    ||___|__________________________|____________________________________||80 |ГЛЕНВЕК С                 |Гранулы с сахаром № 8               ||___|__________________________|____________________________________||81 |ГОРЧИЧНИК-ПАКЕТ           |Пакетики № 8                        ||___|__________________________|____________________________________||82 |ГОРЧИЧНИК-ПАКЕТ В ЛЕНТЕ   |Горчичники  № 10  в ленте           ||___|__________________________|____________________________________||83 |ГРИППОСТАТ                |Порошок   5г  для   приготовления   ||   |                          |напитка №5; капсулы №10; №20        ||___|__________________________|____________________________________||84 |ГРИППОСТАД ХОТДРИНК       | Порошок для приготовления напитка  ||___|__________________________|____________________________________||85 |ГРИППОСТАД РИНО           |Капли  назальные для детей  0,05% 10||   |                          |мл; для взрослых 0,1% 10 мл         ||___|__________________________|____________________________________||86 |ГРОВИТ                    |Поливитаминный     сироп 100мл;     ||   |                          |поливитаминные      капли 15мл;     ||   |                          |жевательные  таблетки  3х10         ||___|__________________________|____________________________________||87 |ДАЛЕРОН  С                |Гранулы  для  приготовления раствора||   |                          |для внутреннего применения по 5г № 5||___|__________________________|____________________________________||88 |ДАЛЕРОН  С ЮНИОР          |Гранулят 5 г № 10                   ||___|__________________________|____________________________________||89 |ДЕГОТЬ БЕРЕЗОВЫЙ          | Жидкость во флаконах по 50 мл      ||___|__________________________|____________________________________||90 |ДЕКАМЕВИТ                 | Таблетки, покрытые оболочкой, № 20 ||___|__________________________|____________________________________||91 |ДОКТОР  МОМ               |Сироп   100мл   во    флаконах;     ||   |                          |растительные пастилки от кашля №20; ||   |                          |со  вкусом   клубники;   апельсина; ||   |                          |лимона;  ананаса; малины №20;  мазь ||   |                          |20г                                 ||___|__________________________|____________________________________||92 |ДУОВИТ                    |Драже № 40                          ||___|__________________________|____________________________________||93 |ЖЕНЬШЕНЬ                  |Капсулы 1г № 24                     ||___|__________________________|____________________________________||94 |ИММУНАЗ                   |Настойка 30 мл                      ||___|__________________________|____________________________________||95 |ИММУНАЛ                   |Капли по 50 мл во флаконах № 1      ||___|__________________________|____________________________________||96 |ИМПАЗА                    |Таблетки гомеопатические № 20       ||___|__________________________|____________________________________||97 |ИНДОВАЗИН                 |Гель 45г                            ||___|__________________________|____________________________________||98 |ИНСТИ                     |Травяной  чай   со   вкусом    кофе;||   |                          |шоколада;  аниса; кардамона;  лимона||   |                          |гранулы по 10г в саше-пакетах № 5   ||___|__________________________|____________________________________||99 |ИНТЕЛАН                   |Капсулы №20; сироп 50мл             ||___|__________________________|____________________________________||100| ЙОДИНОЛ                  | Жидкость во флаконах 100мл         ||___|__________________________|____________________________________| |101| КАЛЬЦИУМ+ ВИТАМИН Д3     |Таблетки, покрытые оболочкой № 30,  |    |   |   ВИТРУМ                 |   №60 , № 100                      ||___|__________________________|____________________________________||102| КАЛЬЦИУМ С-НЕО           | Таблетки шипучие                   ||___|__________________________|____________________________________|  |103| КАЛЬЦИЙ-Дз НИКОМЕД       | Таблетки  жевательные   со  вкусом ||   |                          | апельсина;  №  20;  №  50;   № 100;||   |                          |  лимонным вкусом №30; №60; №120    ||___|__________________________|____________________________________||104| КАЛЬЦИЙ С ВИТАМИНОМ Д3   | Таблетки, покрытые оболочкой № 20; ||   |                          |   №50                              ||___|__________________________|____________________________________||105| КАЛЬЦИНОВА               | Таблетки № 27                      ||___|__________________________|____________________________________|  |106| КАМИСТАД ГЕЛЬ N          | Гель 10г в тубе                    ||___|__________________________|____________________________________|  |107| КАПЛИ ЗУБНЫЕ             | Жидкость во флаконах 10мл          ||___|__________________________|____________________________________| |108| КАПЛИ СЕРДЕЧНЫЕ          | Жидкость во флаконах               ||___|__________________________|____________________________________| |109| КАРСИЛ                   | Драже по 35 мг  № 80               ||___|__________________________|____________________________________| |110| КВАДЕВИТ                 | Таблетки, покрытые оболочкой  № 30 ||___|__________________________|____________________________________|  |111| КОДЕЛАК                  | Таблетки № 10                      ||___|__________________________|____________________________________|  |112| КОЛДРЕКС                 | Таблетки № 12                      ||___|__________________________|____________________________________|  |113| КОЛДРЕКС  МАКС  ГРИПП  СО| Порошок в пакетиках № 5            ||   | ВКУСОМ ЛИМОНА И МЕДА     |                                    ||___|__________________________|____________________________________||114| КОЛДРЕКС – НАЙТ          | Сироп во флаконах по 100 мл        ||___|__________________________|____________________________________|  |115| КОЛДРЕКС ХОТРЕМ          | Порошок  в  пакетах  №5;  №10  со  ||   |                          |вкусом  лимона  и  меда;  со  вкусом||   |                          |  лимона; со вкусом черной смородины||___|__________________________|____________________________________||116| КОНТРАКТУБЕКС            | Гель  для наружного применения   в ||   |                          |тубах                               ||___|__________________________|____________________________________||117| КОНТРАЦЕПТИН-Т           | Суппозитории вагинальные №10       ||___|__________________________|____________________________________|  |118| КОРВАЛДИН                | Раствор по 25 мл во флаконах       ||___|__________________________|____________________________________|  |119| КОРВАЛОЛ                 | Раствор по 25 мл во флаконах       ||___|__________________________|____________________________________|  |120| КОРА ДУБА                | Кора  по 50г в картонной упаковке  ||___|__________________________|____________________________________|  |121| КОРА КРУШИНЫ             | Кора  по 50г в картонной упаковке  ||___|__________________________|____________________________________|  |122| КОРЕНЬ СОЛОДКИ           | Корни  по 50г в картонной упаковке ||___|__________________________|____________________________________|  |123| КОРНЕВИЩА АИРА           | Корневища по 35г, 50г  в картонной ||   |                          | упаковке                           ||___|__________________________|____________________________________||124| КОРНЕВИЩА    С    КОРНЯМИ| Корневища  с корнями по  35г, 50г в||   |ВАЛЕРИАНЫ                 |картонной упаковке                  ||___|__________________________|____________________________________||125| КОРНЕВИЩА    С    КОРНЯМИ| Корневища  с корнями   по  50г   в ||   |РАДИОЛЫ РОЗОВОЙ           |картонной упаковке                  ||___|__________________________|____________________________________||126| КОРНИ АЛТЕЯ              | Корни  по 35г, 50г  в  картонной   ||   |                          | упаковке                           ||___|__________________________|____________________________________||127| КОРНИ ОДУВАНЧИКА         | Корни  по 100г в картонной упаковке||___|__________________________|____________________________________|  |128| КОРТОМИЦЕТИН             | Мазь  15г                          ||___|__________________________|____________________________________|  |129| КУКА                     |Сироп от кашля 100 мл во флаконах №1||___|__________________________|____________________________________|                              |130| КУРЛИПИД                 | Гранулы гомеопатические 10г        ||___|__________________________|____________________________________|  |131| ЛАКТОНИТ                 | Суппозитории вагинальные  250000 ЕД||___|__________________________|____________________________________|  |132| ЛЕВОМИКОЛЬ               | Мазь 25г в тубе; 15г; 40г;60г;100г ||   |                          | в банке                            ||___|__________________________|____________________________________||133| ЛЕВОСИН                  | Мазь 50г                           ||___|__________________________|____________________________________|  |134| ЛИДВИС                   | Таблетки гомеопатические № 10х 6   ||___|__________________________|____________________________________|  |135| ЛИНИМЕНТ   БАЛЬЗАМИЧЕСКИЙ| Линимент 25г; 30г в тубе           ||   |(ПО А.В.ВИШНЕВСКОМУ)      |                                    ||___|__________________________|____________________________________||136| ЛИНИМЕНТ    ПЕРЦОВО     –| Линимент во флаконах 80мл          ||   |КАМФОРНЫЙ                 |                                    ||___|__________________________|____________________________________||137| ЛИНКАС                   | Сироп  90мл;  пастилки растительные||   |                          | от кашля  с привкусом  апельсина;  ||   |                          |  мяты; меда-лимона № 16            ||___|__________________________|____________________________________||138| ЛИСТЬЯ КРАПИВЫ           | Листья по30г,50г, 100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||139| ЛИСТЬЯ МАТЬ-И-МАЧЕХИ     | Листья по 40г,50г,100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||140| ЛИСТЬЯ МЯТЫ ПЕРЕРЕЧНОЙ   | Листья по 30г,50г, 100г в картонной||   |                          | коробке                            ||___|__________________________|____________________________________||141| ЛИСТЬЯ        ПОДОРОЖНИКА| Листья по30г,50г,100г в картонной  ||   | БОЛЬШОГО                 | коробке                            ||___|__________________________|____________________________________||142| ЛИСТЬЯ СЕННЫ             | Листья  по  30г,.  50г,  100г   в  ||   |                          | картонной  коробке                 ||___|__________________________|____________________________________||143| ЛИСТЬЯ ТОЛОКНЯНКИ        | Листья  по 50г, 100г  в  картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||144| ЛИ-ШУАН ТРОМБОЗ=         | Капсулы № 24                       ||___|__________________________|____________________________________| |145| МААЛОКС                  | Суспензия  по 15 мл в пакетах  №30;||   |                          | таблетки жевательные № 40          ||___|__________________________|____________________________________||146| МАГНЕ-Б6                 | Таблетки, покрытые оболочкой № 60  ||___|__________________________|____________________________________| |147| МАЗЬ БОРОМЕНТОЛ          | Мазь 15г, 25г                      ||___|__________________________|____________________________________| |148| МАЗЬ “ГЕВКАМЕН”          | Мазь по 20г, 25г, 40г в банках     ||___|__________________________|____________________________________|  |149| МАЗЬ «ГИОКСИЗОН»         | Мазь по 10г в тубе                 ||___|__________________________|____________________________________|  |150| МАЗЬ ИХТИОЛОВАЯ          | Мазь 10 %, 20 % по15г; 25г в банках||___|__________________________|____________________________________|  |151| МАЗЬ КАЛЕНДУЛА           | Мазь по 15г, 25г, 40г              ||___|__________________________|____________________________________| |152| МАЗЬ НИТАЦИД             | Мазь  по  15, 30г в тубах;  1000г в||   |                          | банках                             ||___|__________________________|____________________________________||153| МАЗЬ ОБЛЕПИХОВАЯ         | Мазь в банках по 10г               ||___|__________________________|____________________________________|  |154| МАЗЬ ОКСОЛИНОВАЯ         | Мазь 0.25% 10г в тубе              ||___|__________________________|____________________________________| |155| МАЗЬ СЕРНАЯ ПРОСТАЯ      | Мазь  15г, 25г                     ||___|__________________________|____________________________________|  |156| МАЗЬ СЕРНО-САЛИЦИЛОВАЯ   | Мазь 5% 15г, 25г                   ||___|__________________________|____________________________________|  |157| МАЗЬ СКИПИДАРНАЯ         | Мазь по 20г, 25г в банках; по 30г в||   |                          | тубах                              ||___|__________________________|____________________________________||158| МАЗЬ «ЭСПОЛ»             | Мазь по 30г в тубах                ||___|__________________________|____________________________________|  |159| МАЗЬ «ЭФКАМОН»           | Мазь по 25г в тубах                ||___|__________________________|____________________________________|  |160| МАКРОВИТ                 | Таблетки  № 30                     ||___|__________________________|____________________________________|  |161| МАКСИП                   | Сироп по 100 мл во флаконах        ||___|__________________________|____________________________________|  |162| МАРАСЛАВИН               | Жидкость по 100 мл во флаконах № 1 ||___|__________________________|____________________________________|  |163| МАСЛО ЗВЕРОБОЯ           | Масло по 30 мл во флаконах         ||___|__________________________|____________________________________|  |164| МАСЛО КАЛЕНДУЛЫ          | Масло по 30 мл во флаконах         ||___|__________________________|____________________________________|  |165| МАСЛО КАСТОРОВОЕ         | Масло 30г  во флаконах             ||___|__________________________|____________________________________|  |166| МАСЛО ОБЛЕПИХОВОЕ        | Масло 50г во флаконах              ||___|__________________________|____________________________________|  |167| МАСЛО ТЕРПЕНТИННОЕ       | Масло 25 мл во флаконах            ||___|__________________________|____________________________________|  |168| МАСЛО «ТЫКВЕСИЛ»         | Масло по 50 и 100 мл               ||___|__________________________|____________________________________|  |169|  МАСЛО ШИПОВНИКА         |    Масло  по 30 мл, 50 мл, 100 мл  ||___|__________________________|____________________________________| |170| МЕНОВАЗИН                | Жидкость по 30мл, 40 мл во флаконах||___|__________________________|____________________________________|  |171| МЕТРОГИЛ ДЕНТА           | Гель для десен по 20г в тубах      ||___|__________________________|____________________________________|  |172| МИКОЗОЛОН                | Мазь 15г                           ||___|__________________________|____________________________________|  |173| МЛЕКОИН                  |Гранулы гомеопатические в пакете 10г||___|__________________________|____________________________________|  |174| МУКАЛТИН                 | Таблетки  № 10                     ||___|__________________________|____________________________________|  |175| МУМИЕ ОЧИЩЕННОЕ          | Таблетки 0,2г  № 30  сухое;   №10  ||   |                          | пластичное                         ||___|__________________________|____________________________________||176| МУМИЕ         «ТЯНЬ-ШАНЬ»| Таблетки  0,2г  №30; №60; пакетики ||   | ОЧИЩЕННОЕ                | по 5г;  10г                        ||___|__________________________|____________________________________||177| МУНДИЗАЛ ГЕЛЬ            | Гель                               ||___|__________________________|____________________________________|  |178| МУСИНУМ    С   ЭКСТРАКТОМ| Таблетки, покрытые оболочкой № 20  ||   | КРУШИНЫ                  |                                    ||___|__________________________|____________________________________||179| НАСТОЙКА БОЯРЫШНИКА      | Жидкость во флаконах 100мл         ||___|__________________________|____________________________________|  |180| НАСТОЙКА ВАСИЛИСТНИКА    | Настойка по 50 мл во флаконах      ||   | ВОНЮЧЕГО                 |                                    ||___|__________________________|____________________________________||181| НАСТОЙКА ЖЕНЬШЕНЯ        | Жидкость во флаконах 30мл; 50мл    ||___|__________________________|____________________________________| |182| НАСТОЙКА КАЛЕНДУЛЫ       | Жидкость  во  флаконах  25мл; 40мл;||   |                          | 50мл                               ||___|__________________________|____________________________________||183| НАСТОЙКА ПЕРЦА           |Настойка   по  50  мл,  100мл   во  ||   | СТРУЧКОВОГО              | флаконах                           ||___|__________________________|____________________________________||184| НАСТОЙКА ПИОНА           | Настойка по 50 мл, 100 мл, 200 мл  ||___|__________________________|____________________________________|  |185| НАСТОЙКА ПИОНА           |Жидкость во флаконах 50мл           ||   |УКЛОНЯЮЩЕГОСЯ             |                                    ||___|__________________________|____________________________________||186| НАСТОЙКА ПРОПОЛИСА       |  Настойка по 30 мл во флаконах     ||___|__________________________|____________________________________|  |187| НАСТОЙКА ПУСТЫРНИКА      | Жидкость во флаконах 25мл          ||___|__________________________|____________________________________| |188| НАФКОН А                 | Глазные капли 15 мл                ||___|__________________________|____________________________________|  |189| НЕЙРОМУЛЬТИВИТ           | Таблетки, покрытые оболочкой № 20  ||___|__________________________|____________________________________|  |190| НЕО-АНУЗОЛ               | Суппозитории ректальные №10        ||___|__________________________|____________________________________|  |191| НЕО БОРОЧИЛЛИНА          | Растворимые во рту таблетки № 20   ||___|__________________________|____________________________________| |192| НЕО БОРОЧИЛЛИНА С        | Растворимые во рту таблетки №20    ||___|__________________________|____________________________________|  |193| НЕУРОБЕКС                | Таблетки, покрытые оболочкой 15 мг ||___|__________________________|____________________________________|  |194| НИГЕПАН                  | Суппозитории ректальные №10        ||___|__________________________|____________________________________|  |195| НОБРАССИТ                | Раствор для приема внутрь 100 мл   ||___|__________________________|____________________________________|  |196| НОВО-ПАССИТ              |Раствор  для  внутреннего применения||   |                          |50 мл,  100  мл; таблетки,  покрытые||   |                          | оболочкой № 10                     ||___|__________________________|____________________________________||197|  ОЛИМЕТИН                |   Капсулы 0,5г  № 10,  № 20        ||___|__________________________|____________________________________|  |198|ОРАЛЬНАЯ РЕГИДРАТАЦИОННАЯ |Пакет 27,5г                         ||   | СОЛЬ                     |                                    ||___|__________________________|____________________________________||199|  ОРОФЕР                  |   Сироп  150 мл;  капсулы          ||___|__________________________|____________________________________|  |200|  ОТИПАКС                 |   Капли ушные  15 мл во флаконах   ||___|__________________________|____________________________________|  |201|  ОФТАГЕЛЬ                |   Глазная гель 2,5 мг/г  10 мл     ||___|__________________________|____________________________________|  |202| ПАНЗИНОРМ ФОРТЕ          | Драже № 30                         ||___|__________________________|____________________________________|  |203| ПАНТА ФОРТЕ              | Бальзам                            ||___|__________________________|____________________________________| |204|  ПАПАЗОЛ                 |   Таблетки №6; № 10                ||___|__________________________|____________________________________|  |205| ПАРА-ПЛЮС                | Аэрозоль 90г                       ||___|__________________________|____________________________________|  |206| ПАСТА         САЛИЦИЛОВО-| Паста по 15г, 25г в банках         ||   | ЦИНКОВАЯ                 |                                    ||___|__________________________|____________________________________||207| ПАСТА ТЕЙМУРОВА          | Паста  25г в банках; 50г в тубе    ||___|__________________________|____________________________________| |208| ПЕДИЛЛИН                 | Эмульсия 100мл; шампунь100мл       ||___|__________________________|____________________________________|  |209| ПЕДИТРАЛ (О.Р.С.)        |Оральный электролитический порошок с||   |                          |ароматом апельсина, лимона и лайма в||   |                          |  пакетах                           ||___|__________________________|____________________________________||210| ПЕНТОВИТ                 | Таблетки, покрытые оболочкой № 50  ||___|__________________________|____________________________________| |211| ПЕРТУССИН                | Сироп  125 мл во флаконах          ||___|__________________________|____________________________________|  |212| ПИКОВИТ                  | Сироп по 150мл;  пастилки № 30     ||___|__________________________|____________________________________|  |213| ПИНОВИТ                  | Аэрозоль назальный во флаконах 10мл||___|__________________________|____________________________________|  |214| ПИНОСОЛ                  | Капли для носа по 10 мл во флаконах||___|__________________________|____________________________________|  |215| ПЛАНТАГЛЮЦИД             | Гранулы в пакетах по 2г  № 25      ||___|__________________________|____________________________________|  |216| ПЛАНТЕКС                 | Растворимый  чай  для  младенцев  и||   |                          | детей в пакетах 5г                 ||___|__________________________|____________________________________||217| ПЛОДЫ БОЯРЫШНИКА         | Плоды по 30г, 50г, 100г в картонной||   |                          | коробке                            ||___|__________________________|____________________________________||218| ПЛОДЫ ФЕНХЕЛЯ            | Плоды по 30г, 50г, 100г в картонной||   |                          | коробке                            ||___|__________________________|____________________________________||219| ПЛОДЫ ШИПОВНИКА          | Плоды по 30г, 50г, 100г в картонной||   |                          | коробке                            ||___|__________________________|____________________________________||220| ПОЧКИ БЕРЕЗОВЫЕ          | ЛРС по 10г, 100г  в   картонной    ||   |                          | коробке                            ||___|__________________________|____________________________________||221| ПРИСЫПКА ДЕТСКАЯ         | Порошок по 40г, 50г в банках       ||___|__________________________|____________________________________|  |222| ПРОПРОТЕН-100            | Таблетки гомеопатические  № 20     ||___|__________________________|____________________________________|  |223| ПРОСТАМОЛ УНО            | Капсулы 320 мг, № 15, № 30         ||___|__________________________|____________________________________|  |224| РАДЕВИТ                  | Мазь 35г                           ||___|__________________________|____________________________________|  |225| РАПИН                    | Жидкость для наружного применения  ||___|__________________________|____________________________________|  |226| РАСТВОР     ЛЮГОЛЯ      С|Раствор по 25, 30, 50 мл во флаконах||   | ГЛИЦЕРИНОМ               |                                    ||___|__________________________|____________________________________||227| РЕВИТ                    | Драже  № 100 в банках              ||___|__________________________|____________________________________|  |228| РИНЗА                    | Таблетки № 10                      ||___|__________________________|____________________________________|  |229|  САНГИСЕПТ               |   Таблетки № 10                    ||___|__________________________|____________________________________|  |230| СБОР ДЛЯ  АППЕТИТА       | Сбор в картонной коробке 50г       ||___|__________________________|____________________________________|  |231| СБОР ГИНЕКОЛОГИЧЕСКИЙ    | Таблетки №5                        ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||232| СБОР              ГРУДНОЙ| Таблетки №5                        ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||233| СБОР ГРУДНОЙ № 2         | Сбор по 35г, 50г, 100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||234| СБОР ВИТАМИННЫЙ          | Таблетки №5                        ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||235| СБОР ЖЕЛУДОЧНЫЙ          | Таблетки №5                        ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||236| СБОР ЖЕЛУДОЧНО-КИШЕЧНЫЙ  | Сбор по 35г, 50г, 100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||237| СБОР ЖЕЛЧЕГОННЫЙ         | Таблетки №5                        ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||238| СБОР МОЧЕГОННЫЙ          | Таблетки №5                        ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||239| СБОР ПЕЧЕНОЧНЫЙ          |Сбор  по 35г, 50г, 100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||240| СБОР ПОЧЕЧНЫЙ            |Сбор  по 35г, 50г, 100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||241| СБОР             ПОЧЕЧНЫЙ| Таблетки № 5                       ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||242| СБОР            СЕРДЕЧНЫЙ| Таблетки № 5                       ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||243| СБОР СЛАБИТЕЛЬНЫЙ        | Таблетки № 5                       ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||244| СБОР УСПОКОИТЕЛЬНЫЙ      | Таблетки № 5                       ||   | ТАБЛЕТИРОВАННЫЙ          |                                    ||___|__________________________|____________________________________||245| СВЕЧИ С ПРОПОЛИСОМ       | Свечи ректальные 0,3г №10          ||___|__________________________|____________________________________|  |246| СВЕЧИ С ЭКСТРАКТОМ       | Свечи -,015г №10                   ||   | КРАСАВКИ                 |                                    ||___|__________________________|____________________________________||247| СЕМЕНА ЛЬНА              | Семена по 50г в картонной коробке  ||___|__________________________|____________________________________| |248| СЕМЕНА ТЫКВЫ             | Семена по 130г в пачках            ||___|__________________________|____________________________________|  |249| СЕПТЕФРИЛ                | Таблетки 0, 0002г  № 10            ||___|__________________________|____________________________________|  |250| СЕПТОЛЕТЕ                | Пастилки № 30                      ||___|__________________________|____________________________________|  |251| СЕТСАЛ                   | Таблетки, покрытые оболочкой № 100 ||___|__________________________|____________________________________|  |252| СИНУФОРТЕ                | Порошок  лиофилизированный  для    ||   |                          | приготовления  интраназального     ||   |                          | раствора 0,05 г и растворитель вода||   |                          |  для инъекций 5 мл                 ||___|__________________________|____________________________________||253| СИРОП КРУШИНЫ            | Сироп по  100 мл во флаконах       ||___|__________________________|____________________________________|  |254| СИРОП СОЛОДКОВОГО КОРНЯ  | Сироп  по 100мл во флаконах        ||___|__________________________|____________________________________|  |255|  СЛЕЗЫ НАТУРАЛЬНЫЕ II    |   Капли глазные 15 мл              ||___|__________________________|____________________________________|  |256| СОЛКОСЕРИЛ               | Мазь  20г;   гель  20г;  дентальная||   |                          | адгезивная паста 5г                ||___|__________________________|____________________________________||257| СПЕЦИАЛЬНОЕ ДРАЖЕ МЕРЦ   | Драже № 60                         ||___|__________________________|____________________________________|  |258| СПИРТ МУРАВЬИНЫЙ         | Раствор спиртовой по 30 мл, 40 мл  ||___|__________________________|____________________________________|  |259| СПРЕГАЛЬ                 | Аэрозоль 160г                      ||___|__________________________|____________________________________|  |260| СТАМИН                   | Капсулы № 30                       ||___|__________________________|____________________________________|  |261| СТАФИЦИД                 | Настойка во флаконах 25мл;30мл;50мл||___|__________________________|____________________________________| |262| СТОЛБИКИ    С    РЫЛЬЦАМИ|Столбики с рыльцами кукурузы по 30г,||   | КУКУРУЗЫ                 | 50г, 100г в картонной коробке      ||___|__________________________|____________________________________||263| СТРЕПСИЛЗ                | Леденцы № 12, № 24                 ||___|__________________________|____________________________________|  |264| СТРЕПТОНИТОЛ             | Мазь по 15г, 20г, 30г в тубах      ||___|__________________________|____________________________________| |265| СУПЕРВИТ       (ВИТАМИНО-| Таблетки, покрытые оболочкой № 30  ||   | МИНЕРАЛЬНЫЙ КОМПЛЕКС  ДЛЯ|                                    ||   |  ВЗРОСЛЫХ)               |                                    ||___|__________________________|____________________________________||266|  СУППОЗИТОРИИ            |   Суппозитории вагинальные № 10    ||   | «КОНТРАЦЕПТИН-АНТ»       |                                    ||___|__________________________|____________________________________||267|  СУППОЗИТОРИИ            |   Суппозитории вагинальные № 10    ||   | «ЛАКТОБАКТЕРИН»          |                                    ||___|__________________________|____________________________________||268|  СУППОЗИТОРИИ С МУМИЁ    |Суппозитории по 0,05г;0,2г; 0,3г №10||___|__________________________|____________________________________|                              |269|  СУППОЗИТОРИИ «НИМЕТ 250»|  Суппозитории вагинальные № 10     ||___|__________________________|____________________________________|  |270|  СУППОЗИТОРИИ С МАСЛОМ   |Суппозитории 0,2г №10               ||   | ОБЛЕПИХИ                 |                                    ||___|__________________________|____________________________________||271|  СУППОЗИТОРИИ РЕКТАЛЬНЫЕ | С Суппозитории 0,5г №10            ||   | ОБЛЕПИХОВЫМ МАСЛОМ       |                                    ||___|__________________________|____________________________________||272| ТАБЛЕТКИ «АНТИ-КАШЕЛЬ»   | Таблетки № 10                      ||___|__________________________|____________________________________|  |273| ТАБЛЕТКИ «АНТИ-ШЛАК»     | Таблетки № 10                      ||___|__________________________|____________________________________|  |274| ТАБЛЕТКИ ЖЕЛУДОЧНЫЕ      | Таблетки № 10                      ||___|__________________________|____________________________________|  |275| ТАБЛЕТКИ ОТ КАШЛЯ        | Таблетки № 10                      ||___|__________________________|____________________________________|  |276| ТАБЛЕТКИ ОПОХМЕЛОЧНЫЕ    | Таблетки № 10                      ||___|__________________________|____________________________________|  |277| ТАБЛЕТКИ ПЕЧЕНОЧНЫЕ      | Таблетки №10                       ||___|__________________________|____________________________________|  |278| ТАБЛЕТКИ ПОХУДИН         | Таблетки № 10                      ||___|__________________________|____________________________________|  |279| ТАБЛЕТКИ ПОЧЕЧНЫЕ        | Таблетки № 10                      ||___|__________________________|____________________________________|  |280| ТАБЛЕТКИ СЕРДЕЧНЫЕ       | Таблетки № 10                      ||___|__________________________|____________________________________| |281| ТАБЛЕТКИ СОННЫЕ          | Таблетки №10                       ||___|__________________________|____________________________________|  |282| ТАБЛЕТКИ УСПОКАИВАЮЩИЕ   | Таблетки №10                       ||___|__________________________|____________________________________|  |283| ТАБЛЕТКИ ФИТОАНГИН       | Таблетки № 10                      ||___|__________________________|____________________________________|  |284| ТАЙЛОЛ ХОТ               | Порошок в пакетах № 12             ||___|__________________________|____________________________________|  |285| ТЕРАФЛЮ   ОТ   ГРИППА   И| Порошок в пакетах                  ||   |ПРОСТУДЫ                  |                                    ||___|__________________________|____________________________________||286| ТЕРАФЛЮ   ОТ   ГРИППА   И| Порошок в пакетах, со вкусом яблока||   | ПРОСТУДЫ ЭКСТРА          | и корицы                           ||___|__________________________|____________________________________||287| ТЕРПИНКОД                | Таблетки № 10                      ||___|__________________________|____________________________________|  |288| ТРАВА    ГОРЦА   ПТИЧЬЕГО| Трава по 40г, 50г, 100г в картонной||   | (СПОРЫША)                | коробке                            ||___|__________________________|____________________________________||289| ТРАВА ДУШИЦЫ             | Трава по 50г, 70г, 100г в картонной||   |                          | коробке                            ||___|__________________________|____________________________________||290| ТРАВА ЗВЕРОБОЯ           | Трава по  50г,  100г  в  картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||291| ТРАВА ПАСТУШЬЕЙ СУМКИ    | Трава по 40г, 50г,100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||292| ТРАВА ПОЛЫНИ ГОРЬКОЙ     | Трава по 50г, 100г  в  картонной   ||   |                          | коробке                            ||___|__________________________|____________________________________||293| ТРАВА ПУСТЫРНИКА         | Трава по 25г, 50г, 100г в картонной||   |                          | коробке                            ||___|__________________________|____________________________________||294| ТРАВА ТЕРМОПСИСА         | Трава по 50г; 100г  в  картонной   ||   |                          | коробке                            ||___|__________________________|____________________________________||295| ТРАВА ТЫСЯЧЕЛИСТНИКА     | Трава по 50г,100гв  картонной      ||   |                          | коробке                            ||___|__________________________|____________________________________||296| ТРАВА ХВОЩА ПОЛЕВОГО     | Трава по 50г,100г в  картонной     ||   |                          | коробке                            ||___|__________________________|____________________________________||297| ТРАВА ЧАБРЕЦА            | Трава по 50г, 100г в  картонной    ||   |                          | коробке                            ||___|__________________________|____________________________________||298| ТРАВА ЧЕРЕДЫ             | Трава по 50г, 100г в картонной     ||   |                          | коробке                            ||___|__________________________|____________________________________||299| ТРАВА ЭРВЫ ШЕРСТИСТОЙ    | Трава по 50г, 100г в  картонной    ||   | ( ПОЛ-ПОЛЫ)              | коробке                            ||___|__________________________|____________________________________||300| ТРАВИСИЛ                 | Сироп без сахара 90 мл; леденцы  со||   |                          | вкусом меда № 16                   ||___|__________________________|____________________________________||301| ТРАВЯНОЙ     ЧАЙ      ДЛЯ| Сбор  по  50г, 100г в  картонной   ||   | ПОХУДЕНИЯ                | коробке                            ||___|__________________________|____________________________________||302| ТРИОВИТ                  | Капсулы №30                        ||___|__________________________|____________________________________|  |303| ТРИМОЛ                   |Таблетки №10х10; мазь 25г           ||___|__________________________|____________________________________|  |304| ТХАНДЕР М                | Таблетки гомеопатические № 30      ||___|__________________________|____________________________________| |305| УНДЕВИТ                  | Драже №50                          ||___|__________________________|____________________________________|  |306| УРТИРОН                  | Капсулы № 40                       ||___|__________________________|____________________________________|  |307| ФАРИНГОМЕД               | Карамель гомеопатический со вкусом ||   |                          | малины № 15                        ||___|__________________________|____________________________________||308| ФАСТОРИК                 | Гранулы в саше-пакетах 5 мг № 8    ||___|__________________________|____________________________________|  |309| ФЕРВЕКС                  | Порошок для пригот. р-ра для приема||   |                          | внутрь с сахаром; без сахара       ||___|__________________________|____________________________________||310| ФЕРВЕКС ДЛЯ ДЛЯ ДЕТЕЙ    | Порошок  для приготовления р-ра для||   |                          | приема внутрь                      ||___|__________________________|____________________________________||311| ФЕСТАЛ                   | Драже №10х10 в блистерных упаковках||___|__________________________|____________________________________|  |312| ФЕРЕСТАЛ                 | Таблетки, покрытые оболочкой  №10, ||   |                          | 20, 30, 50                         ||___|__________________________|____________________________________||313| ФИГУРИН                  | Капсулы                            ||___|__________________________|____________________________________|  |314| ФИЛМАЦИД-М               | Суспензия 120 мл                   ||   | ФИЛМАЦИД ФОРТЕ           | Гель  120 мл                       ||___|__________________________|____________________________________||315| ФИТОЛИЗИН                | Паста для  приема внутрь по 100г в ||   |                          | тубах                              ||___|__________________________|____________________________________||316| ФОРМАГЕЛЬ                | Гель в тубах 10г                   ||___|__________________________|____________________________________|  |317| ФОРМИДРОН                | Жидкость  во флаконах 30мл         ||___|__________________________|____________________________________|  |318|  ХОЛОСАС                 |  Сироп  150г, 450г во флаконах     ||___|__________________________|____________________________________|  |319|  ХОНДРОКСИД              |   Мазь 5 % -  50г в тубе           ||___|__________________________|____________________________________|  |320| ЦВЕТКИ  БЕССМЕРНИКА      |Цветки по 25г,50г в  картонной      ||   | ПЕСЧАННОГО               | коробке                            ||___|__________________________|____________________________________||321| ЦВЕТКИ БОЯРЫШНИКА        | Цветки по 100г в картонной коробке ||___|__________________________|____________________________________|  |322| ЦВЕТКИ КАЛЕНДУЛЫ         | Цветки по 30; 50; 100г в картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||323| ЦВЕТКИ НОГОТКОВ          | Цветки по 30г,40г, 50г в картонной ||   | (КАЛЕНДУЛЫ)              | коробке                            ||___|__________________________|____________________________________||324| ЦВЕТКИ РОМАШКИ           | Цветки  по  30г, 50г  в  картонной ||   |                          | коробке                            ||___|__________________________|____________________________________||325| ЦЕФЕКОН Д                | Суппозитории ректальные0,1г; 0,05г;||   |                          | 0,025г  №1                         ||___|__________________________|____________________________________||326| ЦИТЕАЛ                   | Раствор, для наружного  применения ||   |                          | 250 мл                             ||___|__________________________|____________________________________||327| ЦИТРАМОН-БОРИМЕД         | Таблетки №6                        ||___|__________________________|____________________________________|  |328| ЦИТРАМОН-Д               | Таблетки №6                        ||___|__________________________|____________________________________|  |329| ЦИТРАМОН-П               | Таблетки № 10                      ||___|__________________________|____________________________________|  |330| ЦИТРАПАК                 | Таблетки  № 6                      ||___|__________________________|____________________________________|  |331| ЧАГА                     | ЛРС  по 35г  в пакетиках; ангро  в ||   |                          | мешках по 10, 15кг                 ||___|__________________________|____________________________________||332| ЧЕРЕМИЧНАЯ ВОДА          | Жидкость во флаконах 100мл         ||___|__________________________|____________________________________|  |333| ЭВИКА                    | Капсулы № 20                       ||___|__________________________|____________________________________||334| ЭВКАЗОЛИН                | Аэрозоль назальный во флаконах 10мл||___|__________________________|____________________________________|  |335| ЭКСТРАКТ КРАПИВЫ ЖИДКИЙ  | Жидкость во флаконах 100мл         ||___|__________________________|____________________________________|  |336| ЭКСТРАКТ ЛЕВЗЕИ ЖИДКИЙ   | Жидкость во флаконах 30мл; 40мл    ||___|__________________________|____________________________________|  |337| ЭКСТРАКТ РОМАШКИ ЖИДКИЙ  | Жидкость во флаконах 50мл          ||___|__________________________|____________________________________|  |338| ЭНЗИСТАЛ                 |Таблетки, покрытые кишечнораствори- |                                                                        | мой оболочкой №100                 ||___|__________________________|____________________________________|                               |339| ЭНТЕРОЛ 250              | Капсулы  по 250  мг  № 10,  № 20;  ||   |                          | порошок по 250 мг в пакетиках № 6; | |   |                          |  №10; №20                          ||___|__________________________|____________________________________||340| ЭСПУМИЗАН 40             | Эмульсия для приема внутрь 100 мл  ||___|__________________________|____________________________________|          3.Список  иммунобиологических препаратов, отпускаемых                без рецепта врача: _____________________________________________________________________ | №  |Торговое название        | Лекарственная форма                 | |____|_________________________|_____________________________________|                               | 1  |БИФИДУМБАКТЕРИН          | Порошок в пакетах № 10; № 30        | |____|_________________________|_____________________________________|    | 2  |БИФИДУМБАКТЕРИН ФОРТЕ    |  Порошок в пакетах № 10; № 30       | |____|_________________________|_____________________________________|    | 3  |БИФИДУМБАКТЕРИН СУХОЙ,   |  Культивированная   масса  живых,   | |    |ЛИОФИЛЬНО  ВЫСУШЕННАЯ В  |  антагонистически  активных         | |    |СРЕДЕ КУЛЬТУРА МИКРОБОВ  |бифидобактерий, 5 доз во флаконах №10| |____|_________________________|_____________________________________|                                  | 4  |БИФИКОЛ  СУХОЙ, ЛИОФИЛЬНО|  Масса  совместно выращенных  живых,| |    |ВЫСУШЕННАЯ    В СРЕДЕ    |  антагонистически активных штаммов  | |    |КУЛЬТУРА МИКРОБОВ        | бифидобактерий и кишечной палочки, 5| |    |                         |  доз во флаконах № 10               | |____|_________________________|_____________________________________|    | 5  |ИНТЕСТИФАГ               |  Интести-бактериофаг жидкий 100мл   | |____|_________________________|_____________________________________|    | 6  |ЛАКТОБАКТЕРИН            |  Лиофильно   высушенная   в   среде | |    |                         |  культивированная     масса   живых,| |    |                         |  антагонистически          активных | |    |                         | лактобактерий, 5 доз во флаконах №10| |____|_________________________|_____________________________________|                                  | 7  |ЛАКТОБАЛЬЗАМ             |  Во флаконах 100г, 200г             | |____|_________________________|_____________________________________|                                  | 8  |ЛАКТОБАЛЬЗАМ СУХОЙ       |  Лиофильный порошок во флаконах № 10| |____|_________________________|_____________________________________|                                  | 9  |ЛИНЕКС                   |  Капсулы № 16                       | |____|_________________________|_____________________________________|                                  | 10 |ПРОБИФОР                 |  Порошок в пакете №6; №10           | |____|_________________________|_____________________________________|                                  | 11 |ПАРАФАРМАЦЕВТИЧЕСКАЯ     |  БАД к пище, лечебное и диетическое | |    |ПРОДУКЦИЯ                |  питание  для  взрослых  и   детей. | |    |                         | Средства  медицинской  косметики  по| |    |                         | уходу  за  кожей, волосами, ногтями,| |    |                         | зубные  пасты,  обладающие  лечебно-| |    |                         |  профилактическими свойствами       | |____|_________________________|_____________________________________|           4. Изделия медицинского назначения:       - Медицинские    изделия   (шприцы   инъекционные,    стерильные,однократного применения; системы для капельных вливаний).       - Изделия санитарии и предметы ухода за больными, предметы личнойгигиены.     Примечание:*   в   перечень  включены  только  зарегистрированные  в   КыргызскойРеспублике лекарственные средства.**  лекарственные  препараты, возмещаемые по дополнительной  программеобязательного медицинского страхования на амбулаторном уровне. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -217,69 +217,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdplomszj5pia48qnhbc7aa">
+    <w:hyperlink w:history="1" r:id="rIdwvckzxqjbch1cfmcu78af">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/300364</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdmrhqfkcc-u7g854ynkn2h">
+    <w:hyperlink w:history="1" r:id="rIdtwsnqedygemfouvqqsimz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -422,57 +422,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwo00vflzxof2xhw3fggqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId-tkcqmw5yxzlxszyfor4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300358" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdd7nxxzni969stwhduep-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId7b7g0ulqxk2oxx5iiw32p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300358" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdplomszj5pia48qnhbc7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300364" TargetMode="External"/><Relationship Id="rIdmrhqfkcc-u7g854ynkn2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwvckzxqjbch1cfmcu78af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300364" TargetMode="External"/><Relationship Id="rIdtwsnqedygemfouvqqsimz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>