--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -155,85 +155,85 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений и дополнений в некоторые нормативные правовые акты
  Национального банка Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьями 7 и 43 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-5jbvkcny4ew9fhy8rw83">
+      <w:hyperlink w:history="1" r:id="rIdzanduu03aqmsztxqfz0mh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном банке Кыргызской Республики" Правление Национального банка Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkenkg5ioddcv0rvcxhdni">
+      <w:hyperlink w:history="1" r:id="rIdsvrdpkep-0rnvvpjj_jb5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">изменения и дополнения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в некоторые нормативные правовые акты Национального банка Кыргызской Республики (прилагаются).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -380,51 +380,51 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjuwiy4_d6m-arjfgru6jp">
+      <w:hyperlink w:history="1" r:id="rIdhhlrfsbzw5pa4s312rsff">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 24 апреля 2013 года № 13/10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -458,71 +458,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1htcrxtqs9uzax3i7tqcb">
+      <w:hyperlink w:history="1" r:id="rIdgfuo2rpavzfajz57yw9jg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирования деятельности кредитных союзов в Кыргызской Республике, утвержденные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvzp20sunxoesecrkgeyk">
+      <w:hyperlink w:history="1" r:id="rIdbrcmtjneedppmklnsfwes">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики № 14/2 от 4 мая 2005 года, следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -624,139 +624,139 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Пункт 6.2 раздела 6 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"6.2. Сведения о соблюдении экономических нормативов, требований и ограничений представляются кредитными союзами в соответствии с требованиями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-x1xhqqymceb5l2wiazrs">
+      <w:hyperlink w:history="1" r:id="rIdyxn5u7xybjjr0epi268om">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О периодическом регулятивном отчете кредитного союза", утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo9ig9zje6d_kmev4mhgnf">
+      <w:hyperlink w:history="1" r:id="rIdkjnp2_bb0vddrtfpjft57">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики № 3/3 от 16 января 2008 г.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Пункт 6.3 раздела 6 исключить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvrlb2_yj2repnwls2gby0">
+      <w:hyperlink w:history="1" r:id="rIdjetrlgqhlzu14fg2oc4ci">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О периодическом регулятивном отчете кредитного союза", утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9kz0mnmzkjzvi7_rhrgc">
+      <w:hyperlink w:history="1" r:id="rId2nbxqrescvvvyaxcmhhbf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики № 3/3 от 16 января 2008 года, следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -886,71 +886,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Областные управления и Баткенское представительство Национального банка направляют ПРО в УФСО в агрегированном виде.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-xr9ewbmic_btqd3oen9k">
+      <w:hyperlink w:history="1" r:id="rId_jdpvv-qkeawydocmcy6p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О периодическом регулятивном отчете микрофинансовой компании", утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgeuzp49hx6gy11ivifnqj">
+      <w:hyperlink w:history="1" r:id="rIdsydmdgsghjsxmg_i4blnt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики № 25/3 от 27 мая 2009 года, следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1066,71 +1066,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Областные управления и Баткенское представительство Национального банка направляют ПРО в УФСО в агрегированном виде.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfju4sgeprvipm1mroakii">
+      <w:hyperlink w:history="1" r:id="rIdogvypq9grcgm9qp15r2kq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О периодическом регулятивном отчете микрокредитной компании/микрокредитного агентства", утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdis5cwgc6h95giwi8clsvj">
+      <w:hyperlink w:history="1" r:id="rIduwgnshs1o3e0bzuwkbhe0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики № 25/3 от 27 мая 2009 года, следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1378,69 +1378,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdg7-fn6btuebq0etjhkcyq">
+    <w:hyperlink w:history="1" r:id="rIdh8orb8eo27uimft3zvgwu">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/302905</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjfvliv2hzgzlzc1w_udg8">
+    <w:hyperlink w:history="1" r:id="rIdz7r3i7iho-n5wse1gwjah">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1583,57 +1583,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-5jbvkcny4ew9fhy8rw83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/559" TargetMode="External"/><Relationship Id="rIdkenkg5ioddcv0rvcxhdni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302905#p1" TargetMode="External"/><Relationship Id="rIdjuwiy4_d6m-arjfgru6jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302905" TargetMode="External"/><Relationship Id="rId1htcrxtqs9uzax3i7tqcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31262" TargetMode="External"/><Relationship Id="rIdrvzp20sunxoesecrkgeyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31261" TargetMode="External"/><Relationship Id="rId-x1xhqqymceb5l2wiazrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300759" TargetMode="External"/><Relationship Id="rIdo9ig9zje6d_kmev4mhgnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300755" TargetMode="External"/><Relationship Id="rIdvrlb2_yj2repnwls2gby0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300759" TargetMode="External"/><Relationship Id="rIdp9kz0mnmzkjzvi7_rhrgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300755" TargetMode="External"/><Relationship Id="rId-xr9ewbmic_btqd3oen9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301177" TargetMode="External"/><Relationship Id="rIdgeuzp49hx6gy11ivifnqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301176" TargetMode="External"/><Relationship Id="rIdfju4sgeprvipm1mroakii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301177" TargetMode="External"/><Relationship Id="rIdis5cwgc6h95giwi8clsvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301176" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzanduu03aqmsztxqfz0mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/559" TargetMode="External"/><Relationship Id="rIdsvrdpkep-0rnvvpjj_jb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302905#p1" TargetMode="External"/><Relationship Id="rIdhhlrfsbzw5pa4s312rsff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302905" TargetMode="External"/><Relationship Id="rIdgfuo2rpavzfajz57yw9jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31262" TargetMode="External"/><Relationship Id="rIdbrcmtjneedppmklnsfwes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31261" TargetMode="External"/><Relationship Id="rIdyxn5u7xybjjr0epi268om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300759" TargetMode="External"/><Relationship Id="rIdkjnp2_bb0vddrtfpjft57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300755" TargetMode="External"/><Relationship Id="rIdjetrlgqhlzu14fg2oc4ci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300759" TargetMode="External"/><Relationship Id="rId2nbxqrescvvvyaxcmhhbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300755" TargetMode="External"/><Relationship Id="rId_jdpvv-qkeawydocmcy6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301177" TargetMode="External"/><Relationship Id="rIdsydmdgsghjsxmg_i4blnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301176" TargetMode="External"/><Relationship Id="rIdogvypq9grcgm9qp15r2kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301177" TargetMode="External"/><Relationship Id="rIduwgnshs1o3e0bzuwkbhe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301176" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdg7-fn6btuebq0etjhkcyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302905" TargetMode="External"/><Relationship Id="rIdjfvliv2hzgzlzc1w_udg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdh8orb8eo27uimft3zvgwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302905" TargetMode="External"/><Relationship Id="rIdz7r3i7iho-n5wse1gwjah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>