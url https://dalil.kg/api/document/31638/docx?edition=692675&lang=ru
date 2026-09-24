--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Утратил силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduxdhy72ai2vhlnao2zdl">
+      <w:hyperlink w:history="1" r:id="rIdvjliuxoumepfl16nlsoir">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -282,51 +282,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                       (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwltkfw3jchyiqnq6glkwq">
+      <w:hyperlink w:history="1" r:id="rIdugml9cwyri5pwtmstttgz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -344,51 +344,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     В соответствии  со статьей 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrcgnxjhsxrswuj7ncfo5">
+      <w:hyperlink w:history="1" r:id="rId3pv5wgukbpz48z3pf4qns">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О госу-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -574,51 +574,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - максимальная пороговая сумма - 2000000 сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdccxfzwi-c0fj2ngublzch">
+      <w:hyperlink w:history="1" r:id="rIdvdn5ty9du07fvihzgcxnu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от  13 июня 2008 года №302)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -706,85 +706,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - максимальная пороговая сумма - 10000000 сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjmkiana9g36vmlrroqn8">
+      <w:hyperlink w:history="1" r:id="rIdrcj_wgupjtvpzxrruvwiu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от  13 июня 2008 года №302)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     3. Утвердить прилагаемый </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_wiykskfl3kstcyf0xul">
+      <w:hyperlink w:history="1" r:id="rIdh1qcpq1v9ie68t7guzfke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления государственных закупок за счет государственных средств (далее - Порядок).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -830,99 +830,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">процента акций, осуществляют закупки товаров, работ и услуг в соответс-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">твии  с  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1x1m1qql41-i9boxdkum">
+      <w:hyperlink w:history="1" r:id="rIdue8yavygyhksuurs-gmqk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской  Республики "О государственных закупках" и настоящим Порядком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     5. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - пункты 1 и 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcuf41w6r42s6kqw0bblh">
+      <w:hyperlink w:history="1" r:id="rIdcqziekanhyfp3kmkj88qm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства  Кыргызской  Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -940,85 +940,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">влении государственных закупок";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxr_fn_nb4qu-iff7sfdr">
+      <w:hyperlink w:history="1" r:id="rIdpqoznqvaxmfrhzhblhucg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства  Кыргызской  Республики  от 5 марта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 года № 130 "О внесении  изменения  в  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6wz8fuzy2qmkeivwu0fc">
+      <w:hyperlink w:history="1" r:id="rIdsdp4lqeqw_uvwfqmmwvrg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1036,51 +1036,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">вых сумм при осуществлении государственных закупок";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnocpqsbbw1iohcilskad1">
+      <w:hyperlink w:history="1" r:id="rIdknrq_c2ykxadb4msyv3s8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 27 сентября</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1112,51 +1112,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">железной дороги";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofvdt8yilw9pjawqqtleq">
+      <w:hyperlink w:history="1" r:id="rIdygux89wvuvl5plz0jdihs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской Республики от 28 декабря</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1348,69 +1348,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdzlujwzejmrp4w4mux-8kr">
+    <w:hyperlink w:history="1" r:id="rIdh55qztzttkyaz3vkopjen">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/31638</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdsuozym2hxlo-yfnajgubb">
+    <w:hyperlink w:history="1" r:id="rIdw0hinunpdpwkcoybctx0k">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1553,57 +1553,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdduxdhy72ai2vhlnao2zdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98303" TargetMode="External"/><Relationship Id="rIdwltkfw3jchyiqnq6glkwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59189" TargetMode="External"/><Relationship Id="rIddrcgnxjhsxrswuj7ncfo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1455" TargetMode="External"/><Relationship Id="rIdccxfzwi-c0fj2ngublzch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59189" TargetMode="External"/><Relationship Id="rIdyjmkiana9g36vmlrroqn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59189" TargetMode="External"/><Relationship Id="rIdn_wiykskfl3kstcyf0xul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56567" TargetMode="External"/><Relationship Id="rIdl1x1m1qql41-i9boxdkum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1455" TargetMode="External"/><Relationship Id="rIdkcuf41w6r42s6kqw0bblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33465" TargetMode="External"/><Relationship Id="rIdjxr_fn_nb4qu-iff7sfdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55134" TargetMode="External"/><Relationship Id="rIdm6wz8fuzy2qmkeivwu0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33465" TargetMode="External"/><Relationship Id="rIdnocpqsbbw1iohcilskad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55880" TargetMode="External"/><Relationship Id="rIdofvdt8yilw9pjawqqtleq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56099" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdvjliuxoumepfl16nlsoir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98303" TargetMode="External"/><Relationship Id="rIdugml9cwyri5pwtmstttgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59189" TargetMode="External"/><Relationship Id="rId3pv5wgukbpz48z3pf4qns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1455" TargetMode="External"/><Relationship Id="rIdvdn5ty9du07fvihzgcxnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59189" TargetMode="External"/><Relationship Id="rIdrcj_wgupjtvpzxrruvwiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59189" TargetMode="External"/><Relationship Id="rIdh1qcpq1v9ie68t7guzfke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56567" TargetMode="External"/><Relationship Id="rIdue8yavygyhksuurs-gmqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1455" TargetMode="External"/><Relationship Id="rIdcqziekanhyfp3kmkj88qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33465" TargetMode="External"/><Relationship Id="rIdpqoznqvaxmfrhzhblhucg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55134" TargetMode="External"/><Relationship Id="rIdsdp4lqeqw_uvwfqmmwvrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33465" TargetMode="External"/><Relationship Id="rIdknrq_c2ykxadb4msyv3s8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55880" TargetMode="External"/><Relationship Id="rIdygux89wvuvl5plz0jdihs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56099" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzlujwzejmrp4w4mux-8kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31638" TargetMode="External"/><Relationship Id="rIdsuozym2hxlo-yfnajgubb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdh55qztzttkyaz3vkopjen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31638" TargetMode="External"/><Relationship Id="rIdw0hinunpdpwkcoybctx0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>