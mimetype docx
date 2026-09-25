--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,313 +98,313 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                               Утверждено                     </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsjump0rib8vrjhnofcjc">
+      <w:hyperlink w:history="1" r:id="rIdgiifx9dquohgdvi6gdibt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                         Кыргызской Республики                       от 6 мая 1997 года N 268                                ПОЛОЖЕНИЕ    о порядке предоставления социальных гарантии лицам, награжденным           государственными наградами Кыргызской Республики (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmeebzoqc3fn8ld-tifd_u">
+      <w:hyperlink w:history="1" r:id="rIdryjiovonbd1f1xddc8w4h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 22 декабря 2009 год №795)         Настоящее Положение определяет в соответствии с Законом КыргызскойРеспублики "О государственных наградах Кыргызской Республики"  порядоки  условия  предоставления социальных  гарантии  лицам,   награжденным 
 государственными наградами Кыргызской Республики.                           I. Общие положения     1. Социальные  гарантии,   предусмотренные  настоящим  Положением, 
 распространяются на лиц:    -  удостоенных   высшей  степени отличия  "Кыргыз  РеспубликасынынБаатыры"  и  награжденных орденом "Манас"  I  степени,   -  на  героевСоветского  Союза,  Героев Социалистического Труда,  кавалеров  орденаСлавы трех степеней и ордена Трудовой Славы трех степеней;    -  награжденных  орденом  "Баатыр эне", -  имеющих  звание  "Мать-героиня".             II. Социальные гарантии для лиц, удостоенных высшей степени        отличия "Кыргыз Республикасынын Баатыры" и награжденных                       орденом "Манас" I степени     2. Установить лицам,  удостоенным высшей степени  отличия  "КыргызРеспубликасынын  Баатыры",  награжденным орденом  "Манас"  I  степени,следующие социальные гарантии:    - право  на пенсию за особые заслуги перед Кыргызской Республикой;    -   первоочередное   предоставление  жилых   помещений   в   домахгосударственного,  общественного и ведомственного жилищных фондов  илиулучшение жилых условий с предоставлением дополнительной жилой площадив  размере 20 квадратных метров.    Запрещается выселять указанных лиц из занимаемых  жилых  помещенийбез предоставления равноценной жилой площади;    -   преимущественное   право   на   вступление   в   садоводческиетоварищества (кооперативы);    -   освобождение  от  уплаты  земельного  налога  за   пользованиеприусадебными участками, участками садоводческих дачных товариществ;    - выплата пособий по временной нетрудоспособности  в  размере  100процентов  заработка,  но не выше ограниченного 6-кратным  минимальнымзаработком;    - освобождение от уплаты подоходного налога;    - медицинское обслуживание в рамках Программы государственных гаран-
 тий по обеспечению граждан Кыргызской Республики медико-санитарной помощью,
 твержденной постановлением Правительства Кыргызской Республики  от  24 
 августа 2007 года N 363 "О Программе государственных гарантий по обеспе-
 чению граждан Кыргызской Республики медико-санитарной помощью", а также
 обеспечение бесплатными протезно-ортопедическими изделиями;    -  (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzw4fzbjh37xcalbyd0laz">
+      <w:hyperlink w:history="1" r:id="rIdqxsfqw7jjfcujsdcfzyhx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    - пользование при выходе на пенсию поликлиниками,  к  которым  онибыли прикреплены в период работы;    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2jrpuxl5l1wbzvby735n1">
+      <w:hyperlink w:history="1" r:id="rId28nkt5bmxgxnoex-i5ade">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)     - бесплатный въезд в курортную зону озера Иссык-Куль;    - использование ежегодного отпуска без сохранения заработной платысроком до двух недель в году;    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf41ia5hj1_wyjjekvhepd">
+      <w:hyperlink w:history="1" r:id="rIdudpnss-2k49j9hqmbvxdu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    -(исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2aq3iaoditz4yslzvuvzm">
+      <w:hyperlink w:history="1" r:id="rId-kvvz-crswkgtf56ulzil">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8lwxyw8uze9b4zygojpul">
+      <w:hyperlink w:history="1" r:id="rIdtqcwisjfrorjzibigruka">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmrdutbczq3rygwil_v9y">
+      <w:hyperlink w:history="1" r:id="rIdnfeflmrsiebymda4_ifpv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    - бесплатное пользование спортивно-оздоровительными комплексами  ипосещение групп здоровья;    - право на первоочередной прием в дома-интернаты для престарелых иинвалидов,  а  также на внеочередное обслуживание отделами  социальнойзащиты на дому;    -  установления  надгробия  на  могилах  лиц,  удостоенных  высшейстепени  отличия  "Кыргыз Республикасынын Баатыры",  за  счет  средствместного бюджета.(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6l_pxftk5g5st_yikdtc2">
+      <w:hyperlink w:history="1" r:id="rIduyrrtjnh_xvbzmrsvlicf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 22 декабря 2009 год №795)         III. Социальные гарантии для лиц, награжденных орденом 
                               "Баатыр эне"     3. Установить лицам,  награжденным орденом "Баатыр эне", следующиесоциальные гарантии:    -   первоочередное    предоставление  жилых  помещений   в   домахгосударственного,  общественного и ведомственного жилищных фондов  илиулучшение жилых условий;    -   преимущественное   право   на   вступление   в   садоводческиетоварищества (кооперативы);    -   освобождение  от  уплаты  земельного  налога  за   пользованиеприусадебными участками, участками садоводческих дачных товариществ;    - выплата пособий по временной нетрудоспособности  в  размере  100процентов  заработка,  но не выше ограниченного 6-кратным  минимальнымзаработком;    - освобождение от уплаты подоходного налога;    - медицинское обслуживание в рамках Программы государственных гаран-
 тий по обеспечению граждан  Кыргызской   Республики   медико-санитарной 
 помощью, утвержденной постановлением Правительства Кыргызской Республики
 от 24 августа 2007 года N 363 "О Программе государственных гарантий по 
 обеспечению граждан Кыргызской Республики медико-санитарной помощью", а 
 также обеспечение бесплатными протезно-ортопедическими изделиями;    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyomza-q9p1qce3gvuv28">
+      <w:hyperlink w:history="1" r:id="rId_40h4u636wax7a0w7ki9n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    - пользование при выходе на пенсию поликлиниками,  к  которым  онибыли прикреплены в период работы;    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowpunesrjhn4dwsootrc4">
+      <w:hyperlink w:history="1" r:id="rId5usrbfaiksbc4abe_gvsf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795)    - право на внеочередную установку квартирного телефона;    - (исключен в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-f-jtf9wyhb_g9086cl9">
+      <w:hyperlink w:history="1" r:id="rId6ac8zibttkzw7ruk5zwz6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР 
 от 22 декабря 2009 года №795) (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsakopcdhtcdkgmrslhd5t">
+      <w:hyperlink w:history="1" r:id="rId51yab936dom6pyefkkymt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 22 декабря 2009 год №795)       IV. Порядок предоставления социальных гарантии и 
                     источники финансирования     4. Социальные гарантии, предусмотренные настоящим Положением, предос-
 тавляются соответствующими службами  при  предъявлении   удостоверения 
 лица, награжденного  государственными наградами Кыргызской   Республики,
 в пределах норм, установленных Правительством Кыргызской Республики.    5. Источники финансирования предоставляемых социальных гарантии, 
 предусмотренных настоящим Положением, являются:    -   республиканский  бюджет  Кыргызской  Республики  -  для   лиц,удостоенных высшей степени отличия "Кыргыз Республикасынын Баатыры"  инагражденных орденом "Манас" I степени;    - местный бюджет - для лиц, награжденных орденом "Баатыр эне".   </w:t>
       </w:r>
     </w:p>
@@ -461,69 +461,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdcxiynojwtgotwzhxrlgp-">
+    <w:hyperlink w:history="1" r:id="rId_yy7-lucfxe0nd9khr1pt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/34398</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId862ayh2lvievts2qlkttt">
+    <w:hyperlink w:history="1" r:id="rIds_ehd49rkx8ew1tu1fbw9">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -666,57 +666,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzsjump0rib8vrjhnofcjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34397" TargetMode="External"/><Relationship Id="rIdmeebzoqc3fn8ld-tifd_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdzw4fzbjh37xcalbyd0laz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId2jrpuxl5l1wbzvby735n1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdf41ia5hj1_wyjjekvhepd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId2aq3iaoditz4yslzvuvzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId8lwxyw8uze9b4zygojpul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdtmrdutbczq3rygwil_v9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId6l_pxftk5g5st_yikdtc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdsyomza-q9p1qce3gvuv28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdowpunesrjhn4dwsootrc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIds-f-jtf9wyhb_g9086cl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdsakopcdhtcdkgmrslhd5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgiifx9dquohgdvi6gdibt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34397" TargetMode="External"/><Relationship Id="rIdryjiovonbd1f1xddc8w4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdqxsfqw7jjfcujsdcfzyhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId28nkt5bmxgxnoex-i5ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdudpnss-2k49j9hqmbvxdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId-kvvz-crswkgtf56ulzil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdtqcwisjfrorjzibigruka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIdnfeflmrsiebymda4_ifpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rIduyrrtjnh_xvbzmrsvlicf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId_40h4u636wax7a0w7ki9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId5usrbfaiksbc4abe_gvsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId6ac8zibttkzw7ruk5zwz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId51yab936dom6pyefkkymt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90442" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcxiynojwtgotwzhxrlgp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34398" TargetMode="External"/><Relationship Id="rId862ayh2lvievts2qlkttt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_yy7-lucfxe0nd9khr1pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34398" TargetMode="External"/><Relationship Id="rIds_ehd49rkx8ew1tu1fbw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>