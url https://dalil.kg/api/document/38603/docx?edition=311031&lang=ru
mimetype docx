--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,83 +98,83 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            УТРАТИЛО СИЛУ           в соответствии с постановлением Правительства КР                     от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdkzyfgumbap-rbcikzo7">
+      <w:hyperlink w:history="1" r:id="rIdmng0bu3tug1a7s4wclinx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 сентября 2004 года N 668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.Бишкек, Дом Правительстваот 19 июля 1993 года N 317            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                    О материальной ответственности за                   ущерб, причиненный порчей земель      В  соответствии  со  статьями 11 и 40 Закона Кыргызской Республики"Об охране природы", статьей  182  Земельного  кодекса  Кыргызской Рес-публики  и пунктом 2 Положения об образовании и использовании местных иреспубликанского фондов охраны природы в Кыргызской Республике, утверж-денного Указом Президента Кыргызской Республики от 21 мая 1992 года  "Оместных  и республиканском фондах охраны природы в Кыргызской Республи-ке", Правительство Кыргызской Республики постановляет:     1. Установить, что предприятия, организации и другие хозяйствующиесубъекты (независимо от форм собственности и способа  ведения  хозяйст-ва),  допустившие  действия  или бездействие, приведшие к порче земель,возмещают причиненный ущерб по таксам и в порядке согласно  Приложениям1 и 2.     2. Признать утратившими силу подпункты "л" и "н" пункта  1  поста-новления  Правительства Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeskccxzopz4y9rbf-klrr">
+      <w:hyperlink w:history="1" r:id="rIdxoj9bveaql2mhzq9ckbkl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 августа 1992 года N</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdxhegs-epttiaflofx5pwc">
+      <w:hyperlink w:history="1" r:id="rIdqghobco0eefzai7gqmygt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">403</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О материальной ответственности за ущерб, причиненный  лесному  хо-зяйству", а также пункты 2 и 4 Приложения 5 к данному постановлению.      Премьер-министр Кыргызской Республики                Т.Чынгышев                                                     Приложение 1                                          к постановлению Правительства                                              Кыргызской Республики                                            от 19 июля 1993 года N 317                                  ТАКСЫ           для исчисления размеров взысканий за порчу земель                        в Кыргызской Республике-----------------------------------------------------------------------Области   и   районы | Размер взысканий в долях  минимальной заработной(земли  городов при- | платы за 1 квадратный метр в зависимости от видаравниваются к землям | угодий:близлежащего района) |-------------------------------------------------                     |орошаемые пашни, |богарные пашни,|сенокосы, паст-                     |многолетние пло- |многолетние на-|бища (за исклю-                     |довые насаждения,|саждения, вино-|чением культур-                     |виноградники и   |градники и ку- |ных) и иные ка-                     |культурные паст- |льтурные паст- |тегории земель,                     |бища; лесные зем-|бища, лесные не|не  перечислен-                     |ли (в том числе  |покрытые лесом |ные  выше,   но                     |богарные); покры-|площади,не вхо-|имеющие  плодо-                     |тые лесом, несом-|ходящие в лесо-|родный слой по-                     |кнувшиеся лесные |культурный фонд|чвы                     |культуры, питом- |               |                     |ники и плантации,|               |                     |не покрытые лесом|               |                     |входящие в лесо- |               |                     |культурный фонд  |               |-----------------------------------------------------------------------  Ошская:Араванский, Кара-Суйский    0,80              0,61           0,051Баткенский,  Ляйлякский,Кадамжайский                0,46              0,044          0,024Наукатский, Узгенский       0,79              0,054          0,058Алайский, Кара-Кульджин-ский                        0,19              0,036          0,049Чон-Алайский                0,058             0,029          0,029 Джалал-Абадская:Базар-Коргонский, Нооке-нский, Сузакский            0,73              0,056          0,047Аксыйский, Ала-Букинский    0,79              0.054          0,058Тогуз-Тороуский             0,12              0,044          0,038Токтогульский               0,19              0,036          0,049Чаткальский                 0,12              0,036          0,049  Чуйская (все районы)       0,34              0,075          0,043  Таласская (все районы)     0,23              0,04           0,032  Иссык-Кульская:Ак-Суйский, Джети-Огузс-кий, Тюпский,  Иссык-Ку-льский (к востоку от се-ла Бозтери)                 0,21              0,097          0,047Тонский,  Иссык-Кульский(западнее села Бозтери)     0,12              0,044          0,038 Нарынская (все районы)      0,12              0,044          0,038      Руководитель Аппарата     Правительства Кыргызской Республики                И.Масаитов                                                     Приложение 2                                          к постановлению Правительства                                              Кыргызской Республики                                            от 19 июля 1993 года N 317                                 ПОРЯДОК           применения такс для исчисления размеров взысканий                за порчу земель в Кыргызской Республике      1. Взыскания  по  настоящим  таксам применяются в порядке исковогопроизводства, когда нарушение зафиксированно по площади, а также с уче-том изложенных ниже условий.     2. За снятие плодородного слоя почвы малопродуктивных земель, име-ющих свойства, отрицательно влияющие на плодородие (каменистость,  эро-дированность,  засоленность,  солонцеватость) в сильной и очень сильнойстепени, а также маломощных  укороченных  (с  мощностью  мелкоземистогослоя до 20 см), песчаных и тяжелоглинистых размер взысканий исчисляетсяпо  соответствующей для конкретного района и вида угодий таксе с приме-нением коэффициента 0,5.     3. За порчу земель природоохранного, оздоровительного, рекреацион-ного, и историко-культурного назначения размер иска увеличивается  в  5раз.     4. За незаконный вывоз плодородного почвогрунта размер иска исчис-ляется исходя из его объема и утроенной таксы для пашни орошаемой соот-ветствующего района, а потенциально плодородного почвогрунта,  обладаю-щего  ограниченными  свойствами  для роста и развития растений (связныенесцементированные осадочные породы с содержание гумуса  до  1%),  -  втрехкратном размере таксы для сенокосов и пастбищ.     Незаконно  вывозимый  почвогрунт  изымается в пользу пострадавшегоземледельца (землепользователя).     5. Взыскание за порчу земель не освобождает нарушителя от возмеще-ния иного ущерба (убытков), возникшего вследствие порчи земель.     6. Если при промышленном или ином  строительстве  либо  проведениядругих  работ, связанных с нарушением почвенного покрова, не обеспеченоснятие, хранение или использование плодородного слоя  почвы,  виновномупредъявляется иск по данным таксам.     7. Взыскание за порчу земель химическим,  биологическим,  радиоак-тивным  и иным загрязнением могут предъявляться по данным таксам с уче-том степени загрязнения и других критериев,  определяемых по методикам,утверждаемым  республиканским  органом охраны природы по согласованию сорганами здравоохранения, экономики и финансов, землеустройства и юсти-ции.      Руководитель Аппарата     Правительства Кыргызской Республики                  И.Масаитов</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -226,69 +226,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdklwq225efyayg5eerh3p6">
+    <w:hyperlink w:history="1" r:id="rIdmbcwmcp_nrny1sqo2c4lu">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/38603</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdgc9xabvqi1czyu3u9n9b8">
+    <w:hyperlink w:history="1" r:id="rIdxlwxluixlfaxpshnyglnh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -431,57 +431,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcdkzyfgumbap-rbcikzo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55826" TargetMode="External"/><Relationship Id="rIdeskccxzopz4y9rbf-klrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39482" TargetMode="External"/><Relationship Id="rIdxhegs-epttiaflofx5pwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39482" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmng0bu3tug1a7s4wclinx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55826" TargetMode="External"/><Relationship Id="rIdxoj9bveaql2mhzq9ckbkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39482" TargetMode="External"/><Relationship Id="rIdqghobco0eefzai7gqmygt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39482" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdklwq225efyayg5eerh3p6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38603" TargetMode="External"/><Relationship Id="rIdgc9xabvqi1czyu3u9n9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmbcwmcp_nrny1sqo2c4lu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38603" TargetMode="External"/><Relationship Id="rIdxlwxluixlfaxpshnyglnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>