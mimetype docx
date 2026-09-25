--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,91 +98,91 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibhsezzsctgvy8pvsyoji">
+      <w:hyperlink w:history="1" r:id="rId38bhi8xpbfocw09cxmrtl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства РК                     от 20 октября 1992 года № 513 г.Бишкек, Дом Правительстваот 24 февраля 1992 года № 49            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА РЕСПУБЛИКИ КЫРГЫЗСТАН                    О социальной поддержке аспирантов              (докторантов), студентов высших и учащихся                средних специальных учебных заведений и                  профессионально-технических училищ              (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0-rfd8ogytczjtxykvhw">
+      <w:hyperlink w:history="1" r:id="rId1slzjpivxwrhyrxtqu447">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства РК от                      13 апреля 1992 года № 145)     Во исполнение  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6xr0byzxz9rudzcnarcx">
+      <w:hyperlink w:history="1" r:id="rIdb33prysxv_ebdpaw2gk9i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Президента Республики Кыргызстан от 3 января1992  года  "О  дополнительных мерах социальной  поддержки   населенияРеспублики    Кыргызстан   в   связи   с  изменением   политики   цен"Правительство Республики Кыргызстан постановляет:    1. Установить с 1 января 1992 года:    а) стипендии в высших учебных заведениях:    - успевающим  студентам в размере 270 рублей в месяц,  в том числеимеющим  только хорошие, а также только хорошие и отличные  оценки,  -300 рублей, а только отличные оценки, - 330 рублей в месяц;    - студентам из числа детей-сирот и детей, оставшихся без попеченияродителей,  в  размере  320 рублей в месяц,  в  том  числе  студентам,имеющим  только хорошие, а также только хорошие и отличные  оценки,  -370 рублей, а только отличные оценки, - 420 рублей в месяц;    - студентам из числа детей-сирот и детей, оставшихся без попеченияродителей,  состоящим на государственном обеспечении,  в  размере  200рублей  в  месяц,  в том числе студентам,  имеющим только хорошие,   атакже  только  хорошие  и  отличные оценки, -  230  рублей,  а  толькоотличные оценки, - 260 рублей в месяц;    - студентам,  состоящим  в  соответствии с решениями ПравительстваРеспублики  Кыргызстан  на  полном  государственном  обеспечении,    вразмере  100  рублей в месяц,  в том числе студентам,  имеющим  толькохорошие,   а также только хорошие и отличные оценки, - 130  рублей,  атолько отличные оценки, - 160 рублей в месяц;    - студентам из числа  бывших  военнослужащих,  ставших  инвалидамивследствие  ранения,   контузии,  увечья или заболевания,   полученныхпри  выполнении  интернационального долга,  в  размере  390  рублей  вмесяц,   в  том  числе студентам,  имеющим только  хорошие,   а  такжетолько  хорошие  и  отличные оценки, - 420 рублей, а  только  отличныеоценки, - 450 рублей в месяц;    - студентам - Героям Советского Союза и  Героям  СоциалистическогоТруда в размере 450 рублей в месяц;    - имени выдающихся деятелей науки, техники и культуры, учрежденныерешениями  Правительства Республики Кыргызстан,  в размере 430  рублейв месяц;    б) надбавку к стипендии студентам, обучающимся на военной кафедре:    - не прошедшим действительную срочную военную службу, в размере 36рублей в месяц;    - прошедшим действительную срочную военную службу,  в  размере  60рублей в месяц;    в) стипендии в средних специальных учебных заведениях:    - успевающим  учащимся  в размере 220 рублей в месяц,  в том числеучащимся,   имеющим  только  хорошие,   а  также  только  хорошие    иотличные оценки, - 250 рублей, а только отличные оценки, - 280  рублейв месяц;    - учащимся из числа детей-сирот и детей,  оставшихся без попеченияродителей,   в  размере  320 рублей в месяц,  в  том  числе  учащимся,имеющим  только  хорошие и отличные оценки, -  370  рублей,  а  толькоотличные оценки, - 420 рублей в месяц;    - учащимся из числа детей-сирот и детей,  оставшихся без попеченияродителей,  состоящим на государственном обеспечении,  в  размере  160рублей  в  месяц,  в том числе учащимся,  имеющим только  хорошие,   атакже  только  хорошие  и  отличные оценки, -  180  рублей,  а  толькоотличные оценки, - 210 рублей в месяц;    - учащимся,  состоящим  в  соответствии  с решениями ПравительстваРеспублики  Кыргызстан  на  полном  государственном  обеспечении,    вразмере  80  рублей  в  месяц, в том числе  учащимся,  имеющим  толькохорошие,  а также только хорошие и отличные оценки,  - 100 рублей,   атолько  отличные оценки, - 130 рублей в месяц;    - учащимся из  числа  бывших  военнослужащих,  ставших  инвалидамивследствие  ранения,   контузии,  увечья или заболевания,   полученныхпри  выполнении  интернационального долга,  в  размере  390  рублей  вмесяц,   в  том   числе учащимся,  имеющим только  хорошие,   а  такжетолько  хорошие  и  отличные оценки, - 420 рублей, а  только  отличныеоценки, - 450 рублей в месяц;    - учащимся - Героям Советского Союза  и  Героям  СоциалистическогоТруда в размере 450 рублей в месяц;    г) стипендии в профессионально-технических учебных заведениях:    -   успевающим  учащимся  всех  типов  профессионально-техническихучебных    заведений   (кроме   готовящих   кадры   для    работы    всельскохозяйственном  производстве,  водохозяйственном   строительствеи  лесном хозяйстве) со сроком обучения не более 10 месяцев в  размере190  рублей в месяц, в том числе  учащимся,  имеющим  только  хорошие,а  также  хорошие и отличные оценки,  - 200 рублей,  а только отличныеоценки,  -  210  рублей  в месяц; учащимся  из  числа  детей  погибшихвоеннослужащих и лиц,  приравненных к инвалидам Великой  Отечественнойвойны  I  и  II групп,  в размере 200 рублей  в  месяц,  в  том  числеучащимся,  имеющим только хорошие,  а также только хорошие и  отличныеоценки, - 210 рублей, а только отличные оценки, - 220 рублей в месяц;    -   успевающим  учащимся  всех  типов  профессионально-техническихучебных   заведений  со  сроком обучения не менее 10 месяцев и училищаолимпийского  резерва  имени Н.К.Крупской, которые  в  соответствии  срешениями   Правительства    Республики   Кыргызстан    обеспечиваютсяобмундированием и питанием,  в размере 90 рублей в месяц,  в том числеучащимся,   имеющим только хорошие и отличные оценки,  - 95  рублей  вмесяц,  а  только отличные оценки,  - 100 рублей в месяц, в том  числеучащимся, имеющим только хорошие,  а  также  только хорошие и отличныеоценки,   -  105 рублей,  а только отличные оценки,  -  110  рублей  вмесяц;   учащимся  из  числа детей погибших   военнослужащих   и  лиц,приравненных к инвалидам Великой Отечественной войны I и II  групп,  вразмере  110  рублей  в месяц, в том числе учащимся,   имеющим  толькохорошие,  а также только хорошие и отличные оценки.  - 120 рублей,   атолько  отличные  оценки, - 135 рублей в месяц;  учащимся   из   числасемейных в размере 120 рублей в месяц,  в том числе учащимся,  имеющимтолько  хорошие,  а также только хорошие  и  отличные  оценки,  -  130рублей, а только отличные оценки, - 145 рублей в месяц;    - учащимся из числа детей-сирот и детей,  оставшихся без попеченияродителей,  состоящим на государственном обеспечении,  в  размере  190рублей  в  месяц,  в том числе учащимся,  имеющим только  хорошие,   атакже  только  хорошие  и  отличные оценки, -  200  рублей,  а  толькоотличные оценки, - 215 рублей в месяц;    д) установить  с  1  апреля  1992 года стипендии аспирантам высшихучебных   заведений   и  научно-исследовательских  институтов   (кромесистемы Академии наук Республики Кыргызстан):    -   выпускникам  вузов  и  лицам,   поступившим  в  аспирантуру  спрактической  работы  со стажем до трех лет,  в первый год обучения  иразмере  600  рублен,  во  второй и  третий  -  700  рублей  в  месяц;аспирантам, обучающимся в других государствах СНГ по целевому  набору,в  первый год обучения в размере 700 рублей, во второй и третий -  800рублей в месяц;    - лицам, поступившим в аспирантуру с практической работы со стажемболее  трех лет, в первый год обучения в размере 700 рублей, во второй750  рублей и в третий - 800 рублей в месяц;  аспирантам,  обучающимсяв других государствах СНГ по целевому набору,  в первый  год  обученияb  размере 800 рублей, во второй - 850 рублей, в третий - 900 рублей вмесяц;   аспирантам,  имеющим  до поступления  в  аспирантуру  среднююзарплату  800 рублей в месяц и более - 900 рублей в месяц во все  годыобучения;    - именные в размере 100 рублей в месяц.    2.  Глухонемым   и  слепым  студентам высших  и  учащимся  среднихспециальных   учебных  заведений  стипендия  устанавливается   на   50процентов  выше стипендий,  предусмотренных  подпунктами   "а"  и  "в"пункта  1  настоящего постановления, кроме стипендий имени  выдающихсядеятелей    науки,   техники   и   культуры,   учрежденных   решениямиПравительства Республики Кыргызстан.    3. Сохранить среднюю заработную плату:    -   за   докторантами   высших   учебных   заведений   и   научно-исследовательских институтов (кроме системы Академии  наук  РеспубликиКыргызстан)  на время обучения в докторантуре;    - за кандидатами наук,  работающими в высших учебных заведениях  инаучно-исследовательских   институтах  (кроме  системы  Академии  наукРеспублики   Кыргызстан)  и  переведенными  на    должности    научныхсотрудников для подготовки ими докторских диссертаций.    4. В районах и местностях, где установлены районные и высокогорныекоэффициенты     к     заработной    плате    рабочих    и    служащихнепроизводственных   отраслей,    стипендии   студентам   и   учащимсявыплачиваются   в   повышенных  на  эти  коэффициенты   размерах   безограничения  размеров  стипендии,  на которую начисляется  районный  ивысокогорный коэффициенты.    5.  Сохранить  действующие размеры доплат  к  стипендии  студентамвысших  и  учащимся средних специальных учебных заведений, заключившиминдивидуальные договоры с предприятиями, организациями и  учреждениямив  соответствии с постановлением Совета Министров Киргизской ССР от 24ноября  1989  года № 321 "О реализации постановления Совета  МинистровСССР   от   31   августа   1989  года  "Об  участии   государственных,кооперативных   и  других  общественных  предприятий,  организаций   иучреждений  в  комплектовании  высших и  средних  специальных  учебныхзаведений и в  подготовке  специалистов".     И.о. Премьер-министра Республики Кыргызстан       Т.Чынгышев    </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -234,69 +234,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdwzcvogpf4azlvhcx46wk7">
+    <w:hyperlink w:history="1" r:id="rId_-hjgvd5zshuf-2o-q6sg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/39050</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdkwyksrqs-b1clgfrt0_uv">
+    <w:hyperlink w:history="1" r:id="rId48wvi3g2sdwtza_s1k7ki">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -439,57 +439,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdibhsezzsctgvy8pvsyoji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39598" TargetMode="External"/><Relationship Id="rIdq0-rfd8ogytczjtxykvhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39173" TargetMode="External"/><Relationship Id="rIdp6xr0byzxz9rudzcnarcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/47831" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38bhi8xpbfocw09cxmrtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39598" TargetMode="External"/><Relationship Id="rId1slzjpivxwrhyrxtqu447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39173" TargetMode="External"/><Relationship Id="rIdb33prysxv_ebdpaw2gk9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/47831" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwzcvogpf4azlvhcx46wk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39050" TargetMode="External"/><Relationship Id="rIdkwyksrqs-b1clgfrt0_uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_-hjgvd5zshuf-2o-q6sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39050" TargetMode="External"/><Relationship Id="rId48wvi3g2sdwtza_s1k7ki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>