--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,127 +98,127 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       УТРАТИЛ СИЛУ                             (В редакции Указа Президента КР                          от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp8uzjqgvos4qtpu7ehcoe">
+      <w:hyperlink w:history="1" r:id="rIdtlwepnbhbbvufdittiyej">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 августа 2006 года №410</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)  г.Бишкек, Дом Правительстваот 17 апреля 2006 года УП № 174                  УКАЗ ПРЕЗИДЕНТА КЫРГЫЗСКОЙ РЕСПУБЛИКИ          О Национальном совете по водноэнергетической политике                 при Президенте Кыргызской Республики                   (В редакции Указа Президента КР от                      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg8q91tz4ufu5c5quwfuho">
+      <w:hyperlink w:history="1" r:id="rIdj129fzxqq4dnxkufnvrz-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 июля 2006 года УП № 351</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      В целях координации и выработки единой позиции по вопросам водноэ-нергетических отношений с соседними странами и осуществления  эффектив-ной  государственной политики по рациональному использованию водноэнер-гетических ресурсов Кыргызской Республики постановляю:     1. Образовать  Национальный  совет по водноэнергетической политикепри Президенте Кыргызской Республики в составе согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-i8wunpmtefb3l8q90nu">
+      <w:hyperlink w:history="1" r:id="rIdohsc7e2csihh5we3owoyl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.     2. Администрации  Президента Кыргызской Республики в месячный срокподготовить и внести на утверждение проект Положения о Национальном со-вете  по водноэнергетической политике при Президенте Кыргызской Респуб-лики.     3. Правительству Кыргызской Республики привести свои решения в со-ответствие с данным Указом.     4. Контроль за исполнением настоящего Указа возложить на Руководи-теля Администрации Президента Кыргызской Республики.     5. Настоящий Указ вступает в силу со дня подписания.      Президент      Кыргызской Республики                                К.Бакиев                                                               Приложение                                                      Утвержден                                                 Указом Президента                                               Кыргызской Республики                                           от 17 апреля 2006 года № 174 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         Национального совета по водноэнергетической политика                 при Президенте Кыргызской Республики                   (В редакции Указа Президента КР от                      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwggnpo30soyn53igcr-em">
+      <w:hyperlink w:history="1" r:id="rIdakbfwsroiesndbpeni4pp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 июля 2006 года УП № 351</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Бакиев Курманбек     - Президент Кыргызской Республики,  председа-     Салиевич               тель Национального совета;     Султанов Марат       - Торага Жогорку Кенеша Кыргызской Республики     Абдыразакович          (по согласованию);     Артыкбаев Осмонбек   - депутат Жогорку Кенеша Кыргызской Республи-     Мамбетжанович          ки (по согласованию);     Балкибеков Сапарбек  - генеральный директор   ОАО   "Электрические     Эсенович               станции";     Богатырев Валентин   - директор Международного института стратеги-     Борисович              ческих исследований при Президенте Кыргызс-                            кой Республики;     Давыдов Ильяс        - первый заместитель  генерального  директора     Абдулович              ОАО  "Национальная  электрическая сеть Кыр-                            гызстана";     Джекшенкулов Аликбек - министр иностранных дел Кыргызской  Респуб-                            лики;     Дикамбаев Азамат     - исполняющий обязанности статс-секретаря Ми-     Шамильевич             нистерства  экономики и финансов Кыргызской                            Республики;     Кайыпов Марат        - министр юстиции Кыргызской Республики;     Таштанович     Усенов Данияр        - первый вице-премьер-министр Кыргызской Рес-     Токтогулович           публики;     Кошматов Баратали    - генеральный директор  Департамента  водного     Туранович              хозяйства при Министерстве сельского,  вод-                            ного хозяйства и  перерабатывающей  промыш-                            ленности Кыргызской Республики;     Маматканов Дюшен     - директор Института водных проблем и гидроэ-                            нергетики  Национальной  академии наук Кыр-                            гызской Республики;     Мамбетов Базарбай    - президент Ассоциации  нефтетрейдеров   Кыр-     Эстебесович            гызской Республики (по согласованию);     Мамыров Раимбек      - депутат Жогорку Кенеша Кыргызской Республи-     Сатыкулович            ки (по согласованию);     Сулайманов Нурлан    - министр транспорта и коммуникаций  Кыргызс-     Чолпонбаевич           кой Республики;     Тулебердиев Жамалбек - старший эксперт  Государственного  комитета     Тулебердиевич          Кыргызской  Республики  по управлению госу-                            дарственным имуществом;     Укулов Курманбек     - заведующий отделом стратегического развития     Маматкадырович         и  экспертизы Администрации Президента Кыр-                            гызской Республики;     Усубалиев Турдакун   - общественный деятель (по согласованию);     Усубалиевич     Чудинов Игорь        - генеральный директор АО "Кыргызгаз".     Витальевич</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -270,69 +270,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtgvwlwckwgttt3_xgmkks">
+    <w:hyperlink w:history="1" r:id="rId18nelqeogsdykubeswojc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/4448</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdcm_9qlxvedcz8hewier1f">
+    <w:hyperlink w:history="1" r:id="rIdduulred6u6niqyqmprpw-">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -475,57 +475,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdp8uzjqgvos4qtpu7ehcoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4525" TargetMode="External"/><Relationship Id="rIdg8q91tz4ufu5c5quwfuho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4500" TargetMode="External"/><Relationship Id="rIdz-i8wunpmtefb3l8q90nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4448#1" TargetMode="External"/><Relationship Id="rIdwggnpo30soyn53igcr-em" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4500" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtlwepnbhbbvufdittiyej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4525" TargetMode="External"/><Relationship Id="rIdj129fzxqq4dnxkufnvrz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4500" TargetMode="External"/><Relationship Id="rIdohsc7e2csihh5we3owoyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4448#1" TargetMode="External"/><Relationship Id="rIdakbfwsroiesndbpeni4pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4500" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtgvwlwckwgttt3_xgmkks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4448" TargetMode="External"/><Relationship Id="rIdcm_9qlxvedcz8hewier1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18nelqeogsdykubeswojc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4448" TargetMode="External"/><Relationship Id="rIdduulred6u6niqyqmprpw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>