--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,151 +98,151 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утратило силу см. постановление Правительства КРот </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyeddjsq-35mdec-q8q0n">
+      <w:hyperlink w:history="1" r:id="rIdhxxnwdtdpbna7zid0zq-o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2006 года №519</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               Утверждено                                 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwjxsu5xj_yhopi9w8twd">
+      <w:hyperlink w:history="1" r:id="rIdzw5p64qscszh19isyhnci">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                                 Кыргызской Республики                                          от 30 ноября 2002 года № 817                                 ПОЛОЖЕНИЕ       о Государственной инспекции по контролю за производством,        хранением и реализацией спирта и алкогольной продукции                при Правительстве Кыргызской Республики        (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyravnfjrqi9m1crb4z_s">
+      <w:hyperlink w:history="1" r:id="rIdghzpxb9znwbrj8j-jbp8r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики                      от 3 июня 2004 года № 418)                           I. Общие положения    1. Государственная инспекция по контролю за производством, хранениеми   реализацией  спирта  и  алкогольной  продукции  при  ПравительствеКыргызской  Республики  (далее - Государственная  инспекция)  являетсягосударственным органом исполнительной власти, осуществляющим  функциигосударственного управления и контроля за производством,  хранением  иреализацией спирта и алкогольной продукции.  2.  Государственная  инспекция в своей деятельности  руководствуется</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2luj_e6sauk6xmsmgawno">
+      <w:hyperlink w:history="1" r:id="rIdhi_asur2ld_itvhx6szrl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской Республики, законами  Кыргызской  Республики,решениями  Президента Кыргызской Республики и Правительства КыргызскойРеспублики   и   иными   нормативными  правовыми   актами   КыргызскойРеспублики, а также настоящим Положением.  3. Государственная инспекция является уполномоченным государственныморганом, осуществляющим на территории Кыргызской Республики реализациютребований  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsfxur06h5yp91-b-h2v2">
+      <w:hyperlink w:history="1" r:id="rIdqorq8wyl2cnzjjc2wiyib">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной  монополиина   производство,   хранение  и  реализацию  спирта   и   алкогольнойпродукции", обеспечивающим проведение единой государственной  политикив  области контроля за производством, хранением и реализацией спирта иалкогольной   продукции,   а   также  защиту   прав   потребителей   иотечественных  товаропроизводителей в сфере производства,  хранения  иреализации спирта и алкогольной продукции.  4. Государственная инспекция может иметь филиалы и представительствана территории Кыргызской Республики в соответствии с законодательствомКыргызской Республики, а также создавать структурные подразделения.  В  схему  управления  Государственной инспекции входят  региональныепредставительства,  предприятия "Алкопром", "Карабалтинский  спиртовыйзавод",   "Спиртовый  завод  "Каракол",  мини-сахзавод  со   спиртовымпроизводством в с.Ак-Добо Бакай-Атинского района Таласской области.  5.   Государственная   инспекция  является   юридическим   лицом   ворганизационно-правовой форме учреждения, имеет печати с  изображениемГосударственного  герба Кыргызской Республики, своим наименованием  нагосударственном и официальном языках, фирменные бланки, штампы.  6.  Государственная  инспекция в пределах своей  компетенции  издаетприказы и инструкции в области контроля за производством, хранением  иреализацией   спирта  и  алкогольной  продукции,  осуществляет   меры,обеспечивающие    защиту    прав    потребителей    и    отечественныхтоваропроизводителей,  которые являются обязательными  для  исполненияорганами  государственного  управления,  должностными  лицами,   всемифизическими и юридическими лицами независимо от форм собственности.  7.   Штатное   расписание  Государственной  инспекции   утверждаетсяраспоряжением Премьер-министра Кыргызской Республики.  8. Название и юридический адрес Государственной инспекции:  Государственная инспекция по контролю за производством, хранением  иреализацией   спирта   и  алкогольной  продукции   при   ПравительствеКыргызской Республики.  г.Бишкек, улица Киевская, 96, корпус "Б".  9.  Финансирование Государственной инспекции осуществляется за  счетсредств  республиканского бюджета и других источников, предусмотренныхзаконодательством Кыргызской Республики.                   II. Основные задачи, функции и права                       Государственной инспекции    10. Основными задачами Государственной инспекции являются:  -  обеспечение безусловного исполнения Закона Кыргызской  Республики"О  государственной монополии на производство, хранение  и  реализациюспирта и алкогольной продукции";  -   осуществление   комплекса   мер,  обеспечивающих   защиту   правпотребителей    и   отечественных   товаропроизводителей    в    сферепроизводства,   хранения,  транспортировки  и  реализации   спирта   иалкогольной продукции;  -  организация и осуществление государственного учета и отчетности вобласти  производства,  хранения  и реализации  спирта  и  алкогольнойпродукции;  - реализация единой государственной политики Кыргызской Республики всфере   производства,  хранения  и  реализации  спирта  и  алкогольнойпродукции;  - участие в формировании фискальной политики Кыргызской Республики вобласти производства и оборота спирта и алкогольной продукции;  -   обеспечение   в   пределах   своей   компетенции   экономическойбезопасности Кыргызской Республики;  -  обеспечение государственного контроля за производством, хранениеми реализацией спирта и алкогольной продукции;  -  участие  в  осуществлении международного сотрудничества  в  сферепроизводства, хранения и реализации спирта и алкогольной продукции;  - участие в работе по гармонизации межгосударственных и национальныхстандартов с международными.  11. Основными функциями Государственной инспекции являются:  -   разработка  предложений  по  совершенствованию  законодательстваКыргызской  Республики  в сфере производства,  хранения  и  реализацииспирта и алкогольной продукции;  -    лицензирование    изготовления   пива,    вина,    шампанского,ликероводочных, коньячных изделий и спирта;  - лицензирование деятельности по торговле алкогольной продукцией;  - лицензирование импорта спирта и алкогольной продукции;  - квотирование объемов импорта спирта и алкогольной продукции;  -  организация и осуществление государственного учета и отчетности вобласти производства и оборота спирта и алкогольной продукции;  -  определение целей и приоритетов государственной политики в  сферепроизводства и оборота спирта и алкогольной продукции;  - совершенствование и развитие автоматизированной системы управленияалкогольной отраслью Кыргызской Республики;  -   представление   Министерству  финансов   Кыргызской   Республикипрогнозов  доходов  от деятельности хозяйствующих  субъектов  в  сферепроизводства и оборота спирта и алкогольной продукции;  -    формирование   прогнозных   показателей   индикативных   плановпроизводства  спирта, алкогольной продукции и пива,  доведение  их  дотоваропроизводителей  в  разрезе  регионов  Кыргызской  Республики   иосуществление контроля за их выполнением;  -  формирование  единой  ценовой политики на  алкогольную  продукциюотечественного  производства в целях создания здоровой конкуренции  навнутреннем рынке;  -  участие  в  разработке  мер экономической  политики  в  отношенииалкогольной   продукции,   перемещаемой   через   таможенную   границуКыргызской Республики;  -  межотраслевая  координация  деятельности  центральных  и  местныхисполнительных  органов и других государственных  органов  в  вопросахконтроля за производством, хранением и реализация спирта и алкогольнойпродукции.  12.  Государственная инспекция для осуществления возложенных на  неезадач и функций имеет право:  - в установленном порядке выдавать лицензии на:  изготовление  пива,  вина,  шампанского,  ликероводочных,  коньячныхизделий и спирта;  деятельность по торговле алкогольной продукцией;  импорт спирта и алкогольной продукции;  -  осуществлять  квотирование объемов импорта спирта  и  алкогольнойпродукции;  -   проводить   в   установленном  порядке  проверки   хозяйствующихсубъектов, осуществляющих производство, хранение и реализацию спирта иалкогольной продукции;  - задерживать контрабандные или произведенные с нарушением норматив-ных правовых актов  Кыргызской Республики спирт, алкогольную  продукциюи пиво для их последующей технической переработки на основании соответ-ствующего решения суда;  -  рассматривать дела об административных правонарушениях и  налагатьадминистративные взыскания к лицам, причастным к  нелегальному  обороту спирта,алкогольной продукции и пива, в соответствии с законодательствомКыргызской Республики;  -  передавать, в необходимых случаях, материалы в правоохранительныеорганы;  -  утверждать  уставы  государственных  предприятий,  находящихся  внепосредственном подчинении Государственной инспекции;  -    назначать   руководителей   региональных   представительств   игосударственных  предприятий, находящихся  в  ведении  Государственнойинспекции,   и   иных  организаций,  подведомственных  Государственнойинспекции,   с   обязательной  проверкой   их   на   судимость   черезсоответствующие  структуры  Министерства  внутренних  дел   КыргызскойРеспублики,  а  также  осуществлять  руководство  и  контроль  за   ихдеятельностью;  -  издавать  в  пределах своей компетенции положения,  инструкции  идругие нормативные правовые акты;  -  запрашивать и получать в установленном законодательством  порядкеинформацию,  необходимую  для  реализации  основных  задач  и  функцийГосударственной инспекции;  -  в  пределах своей компетенции давать обязательные для  исполненияуказания  подразделениям  и хозяйствующим  субъектам,  входящим  в  ееструктуру;  -  в пределах своей компетенции проводить реорганизацию и ликвидациюрегиональных  отделений, государственных предприятий и  подразделений,входящих в структуру управления Государственной инспекции.  - привлекать в установленном порядке внештатных сотрудников;  Государственная  инспекция также имеет иные  права,  предусмотренныезаконодательством Кыргызской Республики.  (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgd1jardq0ame0am0frbbd">
+      <w:hyperlink w:history="1" r:id="rIdi7i4kyyst3modcbvpnlwp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства от 3 июня 2004 года №418)                                          III. Организация деятельности                       Государственной инспекции    13.  Государственную инспекцию возглавляет директор, назначаемый  надолжность   и   освобождаемый  от  должности  Президентом   КыргызскойРеспублики по представлению Премьер-министра Кыргызской Республики.  Директор  имеет  одного  заместителя, назначаемого  на  должность  иосвобождаемого от должности Премьер-министром Кыргызской Республики попредставлению директора Государственной инспекции.  14. Директор Государственной инспекции:  -  несет  персональную ответственность за выполнение возложенных  наГосударственную инспекцию задач и функций;  -   осуществляет  общее  руководство  деятельностью  Государственнойинспекции;  -   распределяет  обязанности  и  полномочия  между  заместителем  ируководителями структурных подразделений Государственной инспекции;  -  назначает  и освобождает от должности сотрудников Государственнойинспекции,  руководителей  территориальных органов  и  государственныхпредприятий, входящих в схему управления Государственной инспекции;  - издает в пределах полномочий приказы и инструкции;  -  в  установленном  порядке  налагает дисциплинарные  взыскания  наработников Государственной инспекции;  -   утверждает   положения  о  региональных   представительствах   иструктурных подразделениях Государственной инспекции;  -  без  доверенности представляет Государственную инспекцию в судах,государственных органах и в других организациях;  - рассматривает дела об административных правонарушениях и  налагаетадминистративные взыскания к лицам, причастным к нелегальному  оборотуспирта,алкогольной продукции и пива, в соответствии с  законодательст-вом Кыргызской Республики.  -  осуществляет  иные полномочия в соответствии с  законодательствомКыргызской Республики.                  IV. Имущество Государственной инспекции    15.  Государственная  инспекция имеет имущество,  переданное  ей  направе оперативного управления.  Имущество  Государственной инспекции формируется за счет  переданныхей  государством основных фондов и оборотных средств,  а  также  иногоимущества, стоимость которых отражается в бухгалтерском балансе.  16. Имущество, закрепленное за Государственной инспекцией, относитсяк государственной собственности.  17.  Государственная инспекция не вправе отчуждать или иным способомраспоряжаться  закрепленным  за ней имуществом,  а  также  имуществом,приобретенным за счет средств, выделенных ей по смете.                       V. Реорганизация и ликвидация                       Государственной инспекции    18.    Реорганизация   и   ликвидация   Государственной    инспекцииосуществляется   в   соответствии   с   законодательством   КыргызскойРеспублики.     </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -294,69 +294,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdmjkbclxo5bxccbqo26vwt">
+    <w:hyperlink w:history="1" r:id="rIdqdbw_nwtide_ljttycp_h">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/49493</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdzt4re2zxpvr3tzwyf7gvb">
+    <w:hyperlink w:history="1" r:id="rIdsat06zbh_ai4uyojjrpqf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -499,57 +499,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwyeddjsq-35mdec-q8q0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57629" TargetMode="External"/><Relationship Id="rIdmwjxsu5xj_yhopi9w8twd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54032" TargetMode="External"/><Relationship Id="rIdjyravnfjrqi9m1crb4z_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55456" TargetMode="External"/><Relationship Id="rId2luj_e6sauk6xmsmgawno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdjsfxur06h5yp91-b-h2v2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/22" TargetMode="External"/><Relationship Id="rIdgd1jardq0ame0am0frbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55456" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhxxnwdtdpbna7zid0zq-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57629" TargetMode="External"/><Relationship Id="rIdzw5p64qscszh19isyhnci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54032" TargetMode="External"/><Relationship Id="rIdghzpxb9znwbrj8j-jbp8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55456" TargetMode="External"/><Relationship Id="rIdhi_asur2ld_itvhx6szrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdqorq8wyl2cnzjjc2wiyib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/22" TargetMode="External"/><Relationship Id="rIdi7i4kyyst3modcbvpnlwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55456" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmjkbclxo5bxccbqo26vwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49493" TargetMode="External"/><Relationship Id="rIdzt4re2zxpvr3tzwyf7gvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqdbw_nwtide_ljttycp_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49493" TargetMode="External"/><Relationship Id="rIdsat06zbh_ai4uyojjrpqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>