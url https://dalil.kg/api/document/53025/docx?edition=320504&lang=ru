--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                           УТРАТИЛО СИЛУ             в соответствии с постановлением Правительства КР                    от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcybu57auvd_d1hhppes4">
+      <w:hyperlink w:history="1" r:id="rId-pxt8pkxuuowvtorn7_ti">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 мая 2004 года №347</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      Утверждено                                           </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7z0pegni8kpwkueblzkfg">
+      <w:hyperlink w:history="1" r:id="rIdwidowhn2bufbzrrb0yrlj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                               Кыргызской Республики                                           от 6 декабря 2001 года N 766                                ПОЛОЖЕНИЕ             о центре по корпоративному развитию Аппарата                Премьер-министра Кыргызской Республики                           1. Общие положения      1.1. Центр  по  корпоративному  развитию Аппарата Премьер-министраКыргызской Республики (в дальнейшем - Центр) создан  в  соответствии  сГражданским кодексом Кыргызской Республики и Законом Кыргызской Респуб-лики "О некоммерческих организациях".     1.2. Центр является юридическим лицом,  осуществляет свою деятель-ность в организационно-правовой форме "учреждение" в соответствии с за-конодательством Кыргызской Республики, настоящим Положением.     1.3. Полное официальное название на кыргызском языке: "Кыргыз Рес-публикасынын  Премьер-Министринин  Аппаратынын  Корпоративдик онуктурууборбору",  на русском языке: "Центр по корпоративному развитию АппаратаПремьер-министра Кыргызской Республики".     1.4. Центр является  структурным  подразделением  Аппарата  Премь-ер-министра Кыргызской Республики.     1.5. Центр имеет печать с изображением Государственного герба Кыр-гызской  Республики  со своим наименованием на государственном и офици-альном языках, угловой штамп, бланки и другие реквизиты.     1.6. Юридический адрес Центра:  Кыргызская Республика,  город Биш-кек, проспект Чуй, 106.                        2. Правовой статус Центра      2.1. Центр является государственным учреждением. Учредителем Цент-ра является Правительство Кыргызской Республики.     Извлечение прибыли не является основной целью деятельности Центра.     Центр является организацией, ответственной за реализацию Программы"Корпоративное управление и реформа предприятий  -  Фаза  2"  и  другихпрограмм (проектов) для достижения целей,  определяемых настоящим Поло-жением.  Центр координирует распределение программных и других  привле-ченных средств.     Центр осуществляет функции рабочего органа по развитию и государс-твенному регулированию оценочной деятельности.     2.2. Центр вправе:     - с согласия собственника использовать имущество,  закрепленное заним учредителем на праве оперативного управления,  для обеспечения реа-лизации основных направлений деятельности;     - использовать принадлежащие ему:  денежные средства,  имущество ииные объекты, нематериальные ценности в виде продуктов интеллектуально-го и творческого труда, являющиеся результатом его деятельности;     - от своего имени приобретать имущественные и неимущественные пра-ва, иметь обязанности, выступать в качестве истца и ответчика в судах;     - иметь расчетные и иные счета.     2.3. По своим обязательствам Центр несет имущественную ответствен-ность в порядке, установленном гражданским законодательством КыргызскойРеспублики.     Основные средства  Центра  не  могут быть использованы его членамиили иными лицами,  связанными с одним из членов такой организации,  длясобственной выгоды.     2.4. Центр в отношении закрепленного за ним имущества осуществляетправо  владения,  пользования и распоряжения в пределах,  установленныхзаконодательством,  в соответствии с целями своей деятельности и назна-чением имущества.     2.5. Центр не вправе без согласия учредителя  отчуждать  или  инымспособом  распоряжаться  имуществом,  закрепленным за ним собственником(учредителем).     2.6. Центру  предоставляется  право осуществлять приносящую доходыдеятельность. Доходы, полученные от такой деятельности, и приобретенноеза счет этих доходов имущество поступают в самостоятельное распоряжениеучреждения и учитываются на отдельном балансе.     2.7. Учреждение  отвечает  по своим обязательствам,  находящимся вего распоряжении денежными средствами.                    3. Цели, задачи и функции Центра      3.1. Центр создан с целью:     - развития  нормативной правовой базы для внедрения принципов кор-поративного управления;     - содействия  в улучшении практики управления государственными па-кетами акций - долей в хозяйствующих субъектах республики;     - распространения  принципов корпоративного управления на ключевыесферы производственного сектора экономики республики;     - внедрения практики (опыта) корпоративного управления для улучше-ния эффективного функционирования хозяйствующих субъектов в  КыргызскойРеспублике;     - оказания содействия внедрению международных стандартов  финансо-вой  отчетности,  усилению  финансовой дисциплины и ответственности хо-зяйствующих субъектов республики;     - осуществление   информационно-образовательной  деятельности  длявнедрения международных стандартов финансовой отчетности;     - оказания  содействия  в  развитии правовой основы и возможностейсовершенствования процедур банкротства;     - оказания содействия в деятельности по совершенствованию судебнойсистемы;     - широкого  информационного обеспечения населения о принципах кор-поративного управления;     - содействия совершенствованию функционирования рынка ценных бумагв республике;     - содействия  внедрению принципов корпоративного управления в бан-ковском секторе республики;     - развития и совершенствования института оценочной деятельности;     - развития нормативной правовой базы по совершенствованию институ-та оценочной деятельности;     - повышения уровня информированности и образования субъектов  оце-ночной деятельности в Кыргызской Республике;     - использования управленческих и информационных аспектов Интернетав практике корпоративного управления;     - осуществления иных мероприятий в рамках подготовки и  реализациипрограммы  "Корпоративное управление и реформа предприятий 2",  а такжеиной технической помощи,  необходимой для реализации указанной програм-мы.      3.2. Функции Центра      Функциями Центра являются:     - осуществление создания институционального потенциала для внедре-ния практики корпоративного управления;     - анализ действующей системы регулирования процессов  банкротства,разработка предложений по ее совершенствованию;     - деятельность по повышению уровня информированности  об  основныхположениях процесса банкротства;     - участие в работе по выработке подготовки предложений, направлен-ных на совершенствование и дальнейшее развитие судебной системы;     - участие в организационно-методическом обеспечении различных нап-равлений деятельности (в том числе законотворческой) по совершенствова-нию судебной системы;     - участие  в  разработке предложений по созданию в Кыргызской Рес-публике института третейского рассмотрения споров;     - участие в мероприятиях, направленных на обеспечение открытости идоступа общественности к судебным процедурам и судебным актам;     - участие  в разработке нормативной правовой базы государственногорегулирования бухгалтерского учета в Кыргызской Республике;     - участие  в разработке стандартов финансовой отчетности акционер-ных обществ в соответствии с международными стандартами финансовой  от-четности и во внедрении их в хозяйствующих субъектах республики;     - участие в разработке и составлении форм годовой  отчетности  дляакционерных обществ, соответствующих международным стандартам;     - участие в  разработке  методических  рекомендаций,  разъяснений,инструкций  по применению стандартов финансовой отчетности и заполнениюформ годовой отчетности;     - развитие и внедрение программ обучения по внедрению современногоменеджмента, права, маркетинга, международных стандартов бухгалтерскогоучета, антикризисного управления, связи с общественностью, информацион-но-технических технологий при помощи Интернета в развитие хозяйствующихсубъектов;     - усиление роли акционеров в управлении хозяйствующих субъектов;     - защита  прав акционеров через развитие их воздействия на системууправления организаций;     - помощь  в реорганизации внутренних структур организаций для про-ведения необходимых систем аудита,  регистрации акций, информационных имониторинговых систем;     - участие в формировании нормативной базы оценочной деятельности исистемы государственного регулирования данного института;     - разработка системы стандартов оценки имущества;     - содействие  внедрению принципов корпоративного управления в бан-ковской сфере;     - оказание  помощи по внедрению практики антикризисного управленияв хозяйствующих субъектах независимо от форм собственности;     - участие в совершенствовании управлением государственной долей;     - участие в разработке нормативной правовой базы,  необходимой дляреализации мер, направленных на борьбу с коррупцией в определенных сек-торах;     - содействие  в реализации инициатив Правительства Кыргызской Рес-публики по реструктуризации хозяйствующих субъектов промышленного  сек-тора;     - информационно-образовательная деятельность в областях, связанныхс корпоративным управлением, стандартами финансовой отчетности, оценки,процедурами процесса банкротства,  реструктуризации предприятий, судеб-ных реформ;     - организация и проведение в Кыргызской  Республике  и  зарубежныхстранах стажировки и повышения деловой квалификации сотрудников;     - осуществление в порядке диверсификации иной,  не  противоречащейзаконодательству Кыргызской Республики деятельности, если это направле-но в конечном итоге на развитие основных видов деятельности Центра;     - организация  и  проведение  за  свой счет и за счет привлеченныхсредств курсов,  семинаров для работников компаний Кыргызской Республи-ки;     - сбор информации по корпоративному управлению в  Кыргызской  Рес-публике и за рубежом;     - осуществление международных связей.                         4. Финансы и имущество      4.1. Центр финансируется:     - из средств,  выделяемых Азиатским Банком Развития для достиженияцелей, предусмотренных разделом 3;     - из  средств грантов и кредитов международных финансовых институ-тов и учреждений;     - из средств республиканского бюджета;     - за счет собственных средств, поступлений от деятельности Центра;     - за счет иных, не противоречащих законодательству, источников.     Распоряжение денежными средствами осуществляется Центром самостоя-тельно в пределах общей суммы бюджета,  утвержденного финансирующей ор-ганизацией,  в соответствии с целями, определенными настоящим Положени-ем, а также указаниями финансирующей организации.     4.2. Имущество Центра  может  состоять  из  основных  и  оборотныхсредств, а также иных ценностей, оборудования и материалов.     4.3. Имущество Центра находится в государственной собственности  ипринадлежит Центру на праве оперативного управления.     4.4. Право оперативного управления имуществом, в отношении которо-го  собственником  (учредителем) принято решение о закреплении за Цент-ром,  возникает у этого Центра с момента приобретения или передачи иму-щества в соответствии с законодательством Кыргызской Республики.     4.5. Результаты,  продукция и доходы от  использования  имущества,находящегося в оперативном управлении, а также имущество, приобретенноепо договору или иным основаниям,  поступают в распоряжение Центра в со-ответствии с Гражданским кодексом Кыргызской Республики,  другими зако-нами и иными правовыми актами,  регулирующими возникновение права собс-твенности.     4.6. Право оперативного управления имуществом прекращается по  ос-нованиям  и в порядке,  предусмотренном Гражданским кодексом КыргызскойРеспублики, другими законами и иными правовыми актами, а также в случа-ях правомерного изъятия имущества у Центра по решению собственника (уч-редителя).                      5. Органы управления Центром      5.1. Высшим органом управления Центра является собственник  (учре-дитель) - Правительство Кыргызской Республики.     5.2. Собственник (учредитель):     - утверждает Положение о Центре;     - вносит в Положение изменения и дополнения;     - принимает  решение  о реорганизации и ликвидации Центра и другиевопросы в соответствии с законодательством Кыргызской Республики.     5.3. Управление  Центром  в  соответствии с законодательством Кыр-гызской Республики и настоящим Положением осуществляется директором.     5.4. Директор  Центра  назначается  и  освобождается  от должностиПремьер-министром Кыргызской Республики по  представлению  РуководителяАппарата Премьер-министра Кыргызской Республики и имеет статус заведую-щего самостоятельным отделом Аппарата Премьер-министра Кыргызской  Рес-публики.     5.5. Директор по должности является  заместителем  главы  исполни-тельного  агентства  по  реализации технической помощи Азиатского БанкаРазвития.     5.6. Директор  осуществляет свою деятельность в соответствии с за-конодательством Кыргызской Республики, настоящим Положением, распоряже-ниями и постановлениями собственника (учредителя),  а также заключеннымс ним контрактом.     5.7. Решения по вопросам, отнесенным к компетенции директора, при-нимаются им самостоятельно на основе единоначалия.     5.8. Директор осуществляет руководство текущей деятельностью Цент-ра и имеет следующие права и обязанности:     - формирует  политику,  проводимую  Центром  в контексте целей егосоздания,  определяет перечень мероприятий,  необходимых для реализациизадач, стоящих перед Центром, организует их реализацию;     - без доверенности действует от имени Центра, представляет его ин-тересы во всех организациях как в Кыргызской Республике, так и зарубеж-ных странах;     - управляет имуществом Центра в пределах,  установленных законода-тельством Кыргызской Республики,  настоящим Положением и заключенным  сним контрактом;     - разрабатывает и утверждает структуру и штатное расписание  Цент-ра,  определяет  количество  наемных сотрудников,  определяет условия иразмер оплаты их труда в соответствии с требованиями финансирующих  ор-ганизаций;     - принимает на работу и увольняет  с  работы  сотрудников  Центра,применяет  к ним меры поощрения и налагает на них взыскания в соответс-твии с законодательством о труде;     - заключает  в Кыргызской Республике и зарубежных странах договорыот имени Центра;     - на основании законодательства Кыргызской Республики и настоящегоПоложения издает приказы,  распоряжения, инструкции по вопросам, входя-щим в компетенцию Центра, обязательные для исполнения всеми сотрудника-ми Центра;     - пользуется правом распоряжения средствами Центра;     - принимает решения о командировках сотрудников.     5.9. Отношения сотрудников Центра строятся на контрактной основе ирегулируются законодательством о труде.     5.10. Директор разрабатывает и осуществляет мероприятия по обеспе-чению сохранности государственной и коммерческой тайны и надлежащей  ихохраны.                        6. Отчетность и контроль      6.1. Центр  представляет финансируемым организациям финансовую от-четность в соответствии с правилами,  установленными этими организация-ми.     6.2. Центр представляет соответствующим органам финансовую и  ста-тистическую  отчетность  в  установленном  законодательством КыргызскойРеспублики порядке.     6.3. Собственник  (учредитель)  по мере необходимости осуществляетпроверки деятельности Центра,  их результаты доводит до Центра и прини-мает соответствующие меры.                           7. Персонал Центра      7.1. Отношения  работника и Центра,  возникшие на основе трудовогодоговора (контракта), регулируются законодательством Кыргызской Респуб-лики о труде.     7.2. Центр обеспечивает заработную плату в соответствии  с  заклю-ченным  трудовым договором (контрактом) и меры социальной защиты работ-ников.     7.3. Форма,  система и размер оплаты труда работников устанавлива-ются директором Центра в соответствии с правилами,  установленными  фи-нансирующими  организациями,  за  исключением  работников,  указанных впункте 7.5,  размер оплаты труда которых устанавливается в соответствиис существующими условиями оплаты труда государственных служащих.     7.4. Работники центра,  за исключением тех,  особенности  трудовойдеятельности которых оговариваются в пункте 7.5, ответственны за реали-зацию функций Центра,  указанных в пункте 3 настоящего Положения.  Кругполномочий каждого сотрудника определяется в контракте.     7.5. В состав Центра входит группа,  состоящая из двух человек,  вфункции которой входит координация деятельности государственных органовуправления,  ответственных за исполнение условий  Матрицы  политики  поПрограмме "Корпоративное управление и реформа предприятий - 2".  Работ-ники группы входят в  структуру  Аппарата  Премьер-министра  КыргызскойРеспублики и оплата их труда осуществляется из средств республиканскогобюджета.     7.6. Центр  обязан  обеспечить своим работникам безопасные условиятруда,  и несет материальную ответственность в установленном  законода-тельством  Кыргызской  Республики порядке за вред,  причиненный их здо-ровью и потерю трудоспособности.                  8. Реорганизация и ликвидация Центра      8.1. Реорганизация Центра (слияние, присоединение, разделение, вы-деление, преобразование) может быть осуществлена по решению собственни-ка (учредителя) в соответствии с законодательством Кыргызской Республи-ки.     8.2. Деятельность Центра прекращается:     - по решению собственника (учредителя);     - по решению суда.     8.3. Ликвидация Центра по решению собственника (учредителя) произ-водится назначенной собственником (учредителем) ликвидационной комисси-ей.     8.4. Оставшееся после удовлетворения  требований  кредиторов  иму-щество Центра передается его учредителю.     8.5. Ликвидация считается завершенной,  а Центр  прекратившим  су-ществование с момента внесения соответствующей записи в государственныйреестр юридических лиц.     8.6. Документы, возникшие в процессе деятельности Центра, в случаеликвидации хранятся и используются в соответствии с Законом  КыргызскойРеспублики "О национальном архивном фонде Кыргызской Республики". </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdyuv2qzxsq9cxv6qnayjew">
+    <w:hyperlink w:history="1" r:id="rIdd0t-ccqppy_a71w6o3m5h">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53025</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdn1p41irz52x1ulukmzij9">
+    <w:hyperlink w:history="1" r:id="rId656pu07ypltaalyrtagwr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlcybu57auvd_d1hhppes4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55375" TargetMode="External"/><Relationship Id="rId7z0pegni8kpwkueblzkfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53003" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-pxt8pkxuuowvtorn7_ti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55375" TargetMode="External"/><Relationship Id="rIdwidowhn2bufbzrrb0yrlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53003" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyuv2qzxsq9cxv6qnayjew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53025" TargetMode="External"/><Relationship Id="rIdn1p41irz52x1ulukmzij9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdd0t-ccqppy_a71w6o3m5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53025" TargetMode="External"/><Relationship Id="rId656pu07ypltaalyrtagwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>