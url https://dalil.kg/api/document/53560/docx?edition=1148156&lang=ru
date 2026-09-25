--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,51 +98,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyq8plaemllao_svg2_vvz">
+      <w:hyperlink w:history="1" r:id="rId0s04u78temez-tupjilc1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9 г.Бишкек, Дом Правительства от 20 июня 2002 года N 392            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ           О реализации Указа Президента Кыргызской Республики              "О дальнейших мерах по обеспечению качества              образования и усовершенствованию управления               образовательными процессами в Кыргызской                  Республике" от 18 апреля 2002 года     В целях усовершенствования механизма финансирования и эффективногоиспользования  государственных средств на  подготовку  специалистов  ввысших    учебных   заведениях  Кыргызской  Республики   ПравительствоКыргызской Республики постановляет:    1.   Ввести   начиная  с  1  сентября  2002  года  государственныйобразовательный  грант  на подготовку специалистов  в  государственныхвысших   учебных    заведениях  Кыргызской   Республики   в   пределахутвержденных бюджетных средств на 2002 год.    2. Установить  количество  государственных образовательных грантовна  2002/2003  учебный  год для обучения студентов  в  государственныхвысших учебных заведениях согласно приложению.    3. Размеры государственных  образовательных  грантов  по  основнымпрофилям   подготовки специалистов на 2002/2003 учебный год определитьв пределах утвержденных бюджетных средств.    4.   Опубликовать    в  средствах  массовой  информации   переченьакадемических  профилей и соответствующих специальностей (направлений)обучение  и  максимальное количество квот, выделяемых  государственнымвысшим учебным заведениям на 2002/2003 учебный год.    5. Министерству образования и культуры Кыргызской Республики:    - разработать и утвердить Положение  о  государственной  грантовойкомиссии (ГГК);    - создать государственную грантовую комиссию для проведения отборапретендентов на получение государственных образовательных грантов;    -   определить  перечень  специальностей,  по  которым  проводятсядополнительные   вступительные   испытания,   установить   сроки    ихпроведения;    - установить сроки проведения общереспубликанского тестирования;    - разработать  и утвердить в установленном порядке форму контрактана обучение студентов на грантовой основе;    -  внести  предложение  в Правительство Кыргызской  Республики  посозданию  комиссии по формированию советов попечителей государственныхвысших учебных заведений;    - определить перечень пилотных высших учебных заведений, в которыхформируются советы попечителей.    6.  Министерству  образования и культуры Кыргызской  Республики  иМинистерству финансов Кыргызской Республики:    - перевести с 1 января 2003 года ранее принятых студентов на новуюсистему финансирования в пределах утвержденных бюджетных средств;    - рассмотреть и внести в Правительство Кыргызской Республики;    - предложение о введении,  в порядке эксперимента, государственныхобразовательных    грантов   также   на   обучение    в    аспирантурегосударственных высших учебных заведений Кыргызской Республики;    -   предложение   по  усовершенствованию  условий   оплаты   трудаработников   государственных  высших  учебных   заведений   КыргызскойРеспублики;    -  предложение  по  совершенствованию механизма   формирования   ииспользования   специальных  средств  государственных  высших  учебныхзаведениях Кыргызской Республики.    7. Контроль  за  выполнением настоящего постановления возложить наотдел   социально-культурного   развития   Аппарата   Премьер-министраКыргызской Республики.     Премьер-министр Кыргызской Республики             Н.Танаев                                Приложение                     к постановлению Правительства                         Кыргызской Республики                      от 20 июня 2002 года N 392               Количество государственных образовательных                   грантов, выделяемых государством                       на 2002/2003 учебный год -----------------------------------------------------------------------|N|                Наименование министерств                |Количество|| |                                                        |   мест   ||-|--------------------------------------------------------|----------|| |Всего, в том числе:                                     |   5225   ||1|Министерство образования и культуры                     |   4759   ||2|Министерство здравоохранения                            |    150   ||3|Министерство внутренних дел                             |    231   ||4|Министерство обороны                                    |     85   |-----------------------------------------------------------------------    Руководитель Аппарата Премьер-министра    Министр Кыргызской Республики                     Б.Талгарбеков  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -194,69 +194,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdnxx3g3lsjxmkmfdjoakho">
+    <w:hyperlink w:history="1" r:id="rIdsuamfr492cbyrb8ni3oic">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53560</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqs-6ds4nbgm5milgacmic">
+    <w:hyperlink w:history="1" r:id="rId18knwk0un2y4q5dwzt_a8">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,57 +399,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdyq8plaemllao_svg2_vvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId0s04u78temez-tupjilc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnxx3g3lsjxmkmfdjoakho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53560" TargetMode="External"/><Relationship Id="rIdqs-6ds4nbgm5milgacmic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsuamfr492cbyrb8ni3oic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53560" TargetMode="External"/><Relationship Id="rId18knwk0un2y4q5dwzt_a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>