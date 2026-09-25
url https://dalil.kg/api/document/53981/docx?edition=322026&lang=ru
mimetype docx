--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,371 +98,371 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г. Бишкек, Дом Правительстваот 13 ноября 2002 года №766              ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                                                                  О признании утратившими силу некоторых решений                  Правительства Кыргызской Республики                                      В  целях    систематизации  нормативных правовых  актов  КыргызскойРеспублики Правительство Кыргызской Республики постановляет:   Признать утратившими силу:   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6hol3lyapkyo07gtzlud">
+      <w:hyperlink w:history="1" r:id="rIdibcgvxvj4of5-sfxvfxdz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета Министров Киргизской ССР  от  31  мая  1990года  №  170 «Об утверждении генеральной схемы использования земельныхресурсов Киргизской ССР на период до 2010 года»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamvk0zg1geunkdt_oulyz">
+      <w:hyperlink w:history="1" r:id="rIdiw8jseuol09gpeq9krjow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета Министров Киргизской ССР от  14  марта  1990года № 93-р;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgocnusxdggsdoiw4xm2x">
+      <w:hyperlink w:history="1" r:id="rIdgnz9g3ungch9lw4c35htz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от 17  февраля1992  года  №43  «О  перечне совхозов, других  сельскохозяйственныхпредприятий и хозяйств, подлежащих разгосударствлению и приватизации»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3oid41vxe9h-jbct_55f_">
+      <w:hyperlink w:history="1" r:id="rIdvyluikjzl8sifctxvj94g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от 9 июня 1992года № 277 «Об итогах государственного учета н использования земель  вРеспублике Кыргызстан за 1991 год»;   -  постановление  Правительства Республики Кыргызстан от 10 августа   1992   года   №382   «О  централизации  и  использовании   средствпоступающих  в  порядке  возмещения  потерь  сельскохозяйственного   илесохозяйственного производства и взимания земельного налога»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfdizrjuvnkyhxjbe66f8">
+      <w:hyperlink w:history="1" r:id="rId7nleckq4ktp_pgqc-qpjl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства  Кыргызской  Республики  и   Фондагосударственного  имущества Кыргызской Республики от  5  февраля  1993года  № 58 «О реализации Указа Президента Республики Кыргызстан от  10декабря  1992 года «О мерах по дальнейшему осуществлению  земельной  иаграрной реформы в Республике Кыргызстан»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbyo58xdxggvlj9wjf-me">
+      <w:hyperlink w:history="1" r:id="rId8jyygqi6fotupykddydzj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской Республики  от  23  июня1993 года  № 271 «О  ходе   выполнения   Указа  Президента  РеспубликиКыргызстан    от    10   декабря    1992    года   «О     мерах     подальнейшему осуществлению земельной н аграрной  реформы  в  Республики Кыргызстан  в районах Таласской области»;   - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcb5z27y8t7c0-_hebbeoy">
+      <w:hyperlink w:history="1" r:id="rIdrodwbhhombk9bvjw0xpcw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики  от  25  марта1994  года  №  148 «О первоочередных мерах по углублению  земельной  иаграрной реформы»;   - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhdwir66zo90trte1xrzx">
+      <w:hyperlink w:history="1" r:id="rIdhf6ohe1vfvkwnhjcoa5oa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от  3  октября1994  года  №  743  «О  ходе  выполнения Указа  Президента  КыргызскойРеспублики от 22 февраля 1994 года «О мерах по углублению земельной  иаграрной реформы в Кыргызской Республике»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwuwsijf4op2yj0_i7_y6z">
+      <w:hyperlink w:history="1" r:id="rId-3h1gj9arurkm7y8v25qx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской Республики от  5  октября1994   года   №   749   «О  работе  Томской  районной  государственнойадминистрации  по обеспечению выполнения указов Президента  КыргызскойРеспублики,  постановлений  Правительства республики  по  земельной  иаграрной реформе»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zohgpqrieyi2ylexe-4c">
+      <w:hyperlink w:history="1" r:id="rIdd4xo5lo1ntfs0io2mrrcm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики  от  31  июля1995   года   №  320  «О  работе  Кеминской  районной  государственнойадминистрации по проведению земельной и аграрной реформы»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzr6s7aozeftfeirhlv6se">
+      <w:hyperlink w:history="1" r:id="rId-qpwevg4fjwyggxxuu1ct">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 21 сентября1995 года № 394 «О Фонде перераспределения сельскохозяйственных угодийпри  Министерстве  сельского  хозяйства  и  продовольствия  КыргызскойРеспублики»;   -   постановление Правительства Кыргызской Республики  от  9  марта1995  года  № 69 «Об утверждении  Положения о приватизации предприятийавтомобильного  транспорта,  имеющих в своей  структуре  автомобильныеколонны войскового типа и выполняющих мобилизационные задания»;   -   абзацы   третий,   четвертый   и   одиннадцатый   постановленияПравительства Кыргызской Республики от 26 августа 1996 года №  401  «Овнесении   изменений  в  некоторые  решения  Правительства  КыргызскойРеспублики»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8ue6sx_rcjisaedxav53">
+      <w:hyperlink w:history="1" r:id="rIdtajrctmowd8tq7hntyemb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 20  декабря1996  года  №  614  «О  работе  Чуйской  и  Джалал-Абадской  областныхгосударственных  администраций  по  проведению  земельной  и  аграрнойреформы»;   -  постановление Правительства Кыргызской Республики от 31 мая 1997года № 318 «О дополнительных мерах по завершению купонной приватизациигосударственной собственности в Кыргызской Республике»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjzyd6-zlghylpi8wyvzg">
+      <w:hyperlink w:history="1" r:id="rIdwjrbjdlhx8ur4odhns3kv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 31  декабря1997 года № 773 «О   мероприятиях  по  реализации рекомендаций  второйМеждународной конференции по сельскому хозяйству»;   -  постановление Правительства Кыргызской Республики от 8 июля 1998года  №  453  «О  Концепции дальнейшего развития  земельной  политики,геодезии и картографии в Кыргызской Республике»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnnat0rypx5yid3fa-k9z">
+      <w:hyperlink w:history="1" r:id="rIds0o3rbqocyn3nxtwvkn_i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской Республики  от  23  июня1998  года  №  374  «О  мерах по дальнейшему  углублению  земельной  иаграрной реформы в Кыргызской Республике»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0_um--uy02t0_tbu4sci_">
+      <w:hyperlink w:history="1" r:id="rId4tm7tlrivta4tvbzh5r_j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской Республики  от  21  июня1999   года   №   334   «Об  утверждении  платы  за  выдачу   лицензии(сертификатов) на совершение экспортно-импортных операций,  выдаваемыхМинистерством    внешней   торговли   и   промышленности    КыргызскойРеспублики»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1tllbfoubstwarokoorp">
+      <w:hyperlink w:history="1" r:id="rIdhj0qadyna6yeq7lqlo_8-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 21  декабря2000  года  №  750  «Об утверждении Временных положений,  регулирующихземельные правоотношения в пилотных регистрационных зонах»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrhbqt8adflxfirpyub-i">
+      <w:hyperlink w:history="1" r:id="rId5egw8shgrq4fcwxclq7ay">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 2 июня  1999года № 230-р.            Премьер-министр                          Н.Танаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -514,69 +514,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdj5h8b0oa3hrjus5hyd2f8">
+    <w:hyperlink w:history="1" r:id="rIdbq4c6_jiq8ish-4txkkpx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53981</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId0bls6wq030j0ocqcrqqw_">
+    <w:hyperlink w:history="1" r:id="rId9lxjbws0am_uaulektrao">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -719,57 +719,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdt6hol3lyapkyo07gtzlud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40691" TargetMode="External"/><Relationship Id="rIdamvk0zg1geunkdt_oulyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/45637" TargetMode="External"/><Relationship Id="rIddgocnusxdggsdoiw4xm2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39043" TargetMode="External"/><Relationship Id="rId3oid41vxe9h-jbct_55f_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39345" TargetMode="External"/><Relationship Id="rIdtfdizrjuvnkyhxjbe66f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37819" TargetMode="External"/><Relationship Id="rIdqbyo58xdxggvlj9wjf-me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38558" TargetMode="External"/><Relationship Id="rIdcb5z27y8t7c0-_hebbeoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36918" TargetMode="External"/><Relationship Id="rIdvhdwir66zo90trte1xrzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37588" TargetMode="External"/><Relationship Id="rIdwuwsijf4op2yj0_i7_y6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37716" TargetMode="External"/><Relationship Id="rId7zohgpqrieyi2ylexe-4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36412" TargetMode="External"/><Relationship Id="rIdzr6s7aozeftfeirhlv6se" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36498" TargetMode="External"/><Relationship Id="rIdz8ue6sx_rcjisaedxav53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35966" TargetMode="External"/><Relationship Id="rIdyjzyd6-zlghylpi8wyvzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40853" TargetMode="External"/><Relationship Id="rIdpnnat0rypx5yid3fa-k9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5512" TargetMode="External"/><Relationship Id="rId0_um--uy02t0_tbu4sci_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35415" TargetMode="External"/><Relationship Id="rIdk1tllbfoubstwarokoorp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33048" TargetMode="External"/><Relationship Id="rIdhrhbqt8adflxfirpyub-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/41205" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdibcgvxvj4of5-sfxvfxdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40691" TargetMode="External"/><Relationship Id="rIdiw8jseuol09gpeq9krjow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/45637" TargetMode="External"/><Relationship Id="rIdgnz9g3ungch9lw4c35htz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39043" TargetMode="External"/><Relationship Id="rIdvyluikjzl8sifctxvj94g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39345" TargetMode="External"/><Relationship Id="rId7nleckq4ktp_pgqc-qpjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37819" TargetMode="External"/><Relationship Id="rId8jyygqi6fotupykddydzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38558" TargetMode="External"/><Relationship Id="rIdrodwbhhombk9bvjw0xpcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36918" TargetMode="External"/><Relationship Id="rIdhf6ohe1vfvkwnhjcoa5oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37588" TargetMode="External"/><Relationship Id="rId-3h1gj9arurkm7y8v25qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37716" TargetMode="External"/><Relationship Id="rIdd4xo5lo1ntfs0io2mrrcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36412" TargetMode="External"/><Relationship Id="rId-qpwevg4fjwyggxxuu1ct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36498" TargetMode="External"/><Relationship Id="rIdtajrctmowd8tq7hntyemb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35966" TargetMode="External"/><Relationship Id="rIdwjrbjdlhx8ur4odhns3kv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40853" TargetMode="External"/><Relationship Id="rIds0o3rbqocyn3nxtwvkn_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5512" TargetMode="External"/><Relationship Id="rId4tm7tlrivta4tvbzh5r_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35415" TargetMode="External"/><Relationship Id="rIdhj0qadyna6yeq7lqlo_8-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33048" TargetMode="External"/><Relationship Id="rId5egw8shgrq4fcwxclq7ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/41205" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdj5h8b0oa3hrjus5hyd2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53981" TargetMode="External"/><Relationship Id="rId0bls6wq030j0ocqcrqqw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbq4c6_jiq8ish-4txkkpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53981" TargetMode="External"/><Relationship Id="rId9lxjbws0am_uaulektrao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>