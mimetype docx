--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,147 +98,147 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.Бишкек, Дом Правительстваот 10 апреля 2003 года № 195             ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                  О проекте Закона Кыргызской Республики                    "О внесении дополнения в Закон               Кыргызской Республики "О лицензировании"                  (В редакции постановления Правительства КР                   от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2r1puu7n6r5lnfbnavck">
+      <w:hyperlink w:history="1" r:id="rIdly38tyzja8jbhyk1rz0wf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 ноября 2006 года №807</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)       Во  исполнение протокола заседания Совета по экономической политикепри  Правительстве Кыргызской Республики от 18 марта 2003 года № 2,  вцелях устранения противоречий между законами Кыргызской Республики  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknpe5io-8gzjha7jbcdpr">
+      <w:hyperlink w:history="1" r:id="rIdaldnx0msomxhuxssrdlpu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIddmtigmhruyqabanqoyi3s">
+      <w:hyperlink w:history="1" r:id="rIdqy9fowbshnbxki9cwyuuv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">лицензировании"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qpdgmv-blk5ptyspij7k">
+      <w:hyperlink w:history="1" r:id="rIdbfitdhj0jbyua6cjlukrv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О негосударственных пенсионных фондах в  Кыргызской</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdvpyya7khng1hxdfug9ods">
+      <w:hyperlink w:history="1" r:id="rIdvkwq9ahdrevxx7n5kjytb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Республике"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительство Кыргызской Республики постановляет:   1.  Согласиться с проектом Закона Кыргызской Республики "О внесениидополнения в Закон Кыргызской Республики "О лицензировании".   2.  Направить  вышеназванный законопроект на  рассмотрение  ЖогоркуКенеша Кыргызской Республики.   3. Назначить директора Государственного агентства по  финансовомунадзору  и отчетности при Правительстве Кыргызской Республики официаль-ным представителем Правительства Кыргызской Республики при рассмотренииданного законопроекта Жогорку Кенешем Кыргызской Республики.  (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_7xsweo3w0objfkmfzm_">
+      <w:hyperlink w:history="1" r:id="rIdpoxrkebwckbyqmkjp8s6v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 ноября 2006 года </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdriiyxdqrlcypema4sl1kn">
+      <w:hyperlink w:history="1" r:id="rIdi7zz2uea70oopff4_dvb7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№807</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)            Премьер-министр                           Н.Танаев                                     Проект                        ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ                       О внесении дополнения в Закон               Кыргызской Республики "О лицензировании"     Статья 1.      Внести  в Закон Кыргызской Республики "О лицензировании" (ВедомостиЖогорку  Кенеша Кыргызской Республики 1997 г., № 3, ст.126)  следующеедополнение:   Часть  первую  статьи  9  дополнить абзацем семнадцатым  следующегосодержания:   "- деятельность по управлению пенсионными активами;".      Статья 2.      Вступление в силу настоящего Закона.   1. Настоящий Закон вступает в силу со дня его опубликования.   2.  Правительству  Кыргызской Республики привести  свои  решения  всоответствие с настоящим Законом.      Президент Кыргызской Республики       </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -290,69 +290,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdy_0bpgghgze1murpfscsk">
+    <w:hyperlink w:history="1" r:id="rIdfzqhos7q1c84okctiq4ag">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/54334</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId7wat75imr1oh11tdndezr">
+    <w:hyperlink w:history="1" r:id="rIdfk0qhey8e-pngievfsgpw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -495,57 +495,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdj2r1puu7n6r5lnfbnavck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57974" TargetMode="External"/><Relationship Id="rIdknpe5io-8gzjha7jbcdpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/512" TargetMode="External"/><Relationship Id="rIddmtigmhruyqabanqoyi3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/512" TargetMode="External"/><Relationship Id="rId-qpdgmv-blk5ptyspij7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/487" TargetMode="External"/><Relationship Id="rIdvpyya7khng1hxdfug9ods" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/487" TargetMode="External"/><Relationship Id="rIdu_7xsweo3w0objfkmfzm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57974" TargetMode="External"/><Relationship Id="rIdriiyxdqrlcypema4sl1kn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57974" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdly38tyzja8jbhyk1rz0wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57974" TargetMode="External"/><Relationship Id="rIdaldnx0msomxhuxssrdlpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/512" TargetMode="External"/><Relationship Id="rIdqy9fowbshnbxki9cwyuuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/512" TargetMode="External"/><Relationship Id="rIdbfitdhj0jbyua6cjlukrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/487" TargetMode="External"/><Relationship Id="rIdvkwq9ahdrevxx7n5kjytb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/487" TargetMode="External"/><Relationship Id="rIdpoxrkebwckbyqmkjp8s6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57974" TargetMode="External"/><Relationship Id="rIdi7zz2uea70oopff4_dvb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57974" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdy_0bpgghgze1murpfscsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54334" TargetMode="External"/><Relationship Id="rId7wat75imr1oh11tdndezr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfzqhos7q1c84okctiq4ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54334" TargetMode="External"/><Relationship Id="rIdfk0qhey8e-pngievfsgpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>