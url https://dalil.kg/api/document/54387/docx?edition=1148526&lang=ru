--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,51 +98,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_nyx1gqhkbv5pv8zyxapd">
+      <w:hyperlink w:history="1" r:id="rIdnuxzkkmtp1eg4mtojw3ma">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9 г.Бишкек, Дом Правительстваот 25 апреля 2003 года № 248             ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ            О проведении III Спартакиады Кыргызской Республики            по национальным видам спорта и народным играм,                  посвященной 125-летию города Бишкек    В  целях  дальнейшей  популяризации и  развития  национальных  видовспорта  и  народных  игр, привлечения населения к занятиям  физическойкультурой и спортом Правительство Кыргызской Республики постановляет:  1.   Принять   предложение  Государственного   комитета   КыргызскойРеспублики  по  туризму, спорту и молодежной политике о  проведении  вгороде  Бишкек в июне 2003 года III Спартакиады Кыргызской  Республикипо  национальным видам спорта и народным играм, посвященной  125-летиюгорода Бишкек.  2.  Государственному  комитету  Кыргызской  Республики  по  туризму,спорту и молодежной политике утвердить положение о III Спартакиаде  понациональным  видам  спорта  и народным играм,  посвященной  125-летиюгорода Бишкек.  3.   Утвердить  прилагаемый  состав  организационного  комитета   поподготовке  и  проведению  III Спартакиады  Кыргызской  Республики  понациональным видам спорта и народным играм.  4.  Областным,  городским, районным государственным  администрациям,органам местного самоуправления:  -  принять  действенные  меры  по  подготовке  и  проведению  этаповсоревнований  III  Спартакиады Кыргызской Республики  по  национальнымвидам спорта и народным играм;  - произвести текущий и капитальный ремонт имеющихся спортивных баз;  -   обеспечить  массовость  и  регулярность  проведения   спортивныхсоревнований и других мероприятий;  -  обеспечить подготовку и участие сборных команд областей и  городаБишкек в финальных соревнованиях III Спартакиады Кыргызской Республикипо национальным видам спорта и народным играм в июне 2003 года.  5.  Государственному  комитету  Кыргызской  Республики  по  туризму,спорту   и  молодежной  политике  совместно  с  мэрией  города  Бишкекобеспечить   проведение   финальных   соревнований   III   СпартакиадыКыргызской Республики по национальным видам спорта и народным играм навысоком организационном и спортивном уровне.  6.   Министерству   финансов  Кыргызской  Республики   предусмотретьсвоевременное   выделение  финансовых  средств   на   проведение   IIIСпартакиады  Кыргызской  Республики по  национальным  видам  спорта  инародным играм в пределах бюджетного финансирования на 2003 год.  7.  Средствам массовой информации обеспечить широкое освещение  ходапроведения  этапов и финальных соревнований III Спартакиады КыргызскойРеспублики по национальным видам спорта и народным играм.  8.  Контроль  за выполнением настоящего постановления  возложить  наотдел   социально-культурного   развития   Аппарата   Премьер-министраКыргызской Республики.    Премьер-министр                                           Н.Танаев                                   Утвержден                     постановлением Правительства                         Кыргызской Республики                     от 25 апреля 2003 года № 248                                  СОСТАВ         организационного комитета по подготовке и проведению         III Спартакиады Кыргызской Республики по национальным              видам спорта и народным играм, посвященной                        125-летию города Бишкек    Осмонов К.Э.        - Первый вице-премьер-министр Кыргызской  Респуб-                        лики, председатель;  Алмакучуков О.М.    - председатель Государственного комитета Кыргызс-                        кой Республики по туризму, спорту и молодежной                        политике, заместитель председателя;  Керимкулов М.Т.     - глава местного самоуправления гор. Бишкек, за-                        меститель председателя.                            Члены оргкомитета:    Шерниязов Б.Э.      - Председатель Комитета по делам  молодежи, спор-                        та, туризма, связи с общественными объединения-                        ми и средствами  массовой  информации  Собрания                        народных представителей Жогорку Кенеша Кыргызс-                        кой Республики, (по согласованию);  Керимкулов А.Т.     - председатель Комитета по туризму, спорту  Зако-                        нодательного собрания Жогорку Кенеша Кыргызской                        Республики (по согласованию);  Айбалаев М.М.       - губернатор Баткенской области;  Шарипов Ж.Ш.        - губернатор Джалал-Абадской области;  Анапияев Э.А.       - губернатор Иссык-Кульской области;  Салымбеков А.М.     - губернатор Нарынской области;  Касиев Н.К.         - губернатор Ошской области;  Айдаралиев И.Р.     - губернатор Таласской области;  Касымов Т.К.        - губернатор Чуйской области;  Абилдаев Б.Е.       - Министр финансов Кыргызской Республики;  Костюк А.В.         - Министр сельского, водного хозяйства и перера-                        батывающей промышленности Кыргызской Республи-                        ки;  Мамытов М.М.        - Министр здравоохранения Кыргызской Республики;  Сарыбаев А.М.       - заведующий отделом социально-культурного разви-                        тия Аппарата Премьер-министра Кыргызской Рес-                        публики;  Бозгунбаев С.Б.     - председатель Совета Федерации профсоюзов  Кыр-                        гызстана (по согласованию);  Айтикеева Т.Д.      - президент  Национальной   телерадиовещательной                        корпорации Кыргызской Республики (по согласова-                        нию);  Касенов Ш.Р.        - заместитель председателя Государственного коми-                        тета Кыргызской Республики по туризму, спорту и                        молодежной политике.    </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -194,69 +194,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIduk_ympbc_adll-4yc1uyx">
+    <w:hyperlink w:history="1" r:id="rId8ch02unkwlqqcrfpq3tda">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/54387</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdcmogj8gvbig-tlrvudjot">
+    <w:hyperlink w:history="1" r:id="rIddhsdwubidseymspea5fvn">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,57 +399,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId_nyx1gqhkbv5pv8zyxapd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnuxzkkmtp1eg4mtojw3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduk_ympbc_adll-4yc1uyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54387" TargetMode="External"/><Relationship Id="rIdcmogj8gvbig-tlrvudjot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8ch02unkwlqqcrfpq3tda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54387" TargetMode="External"/><Relationship Id="rIddhsdwubidseymspea5fvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>