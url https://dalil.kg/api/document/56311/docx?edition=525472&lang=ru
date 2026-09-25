--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -112,100 +112,100 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3j2f3pmpzstnl6nsgqat">
+      <w:hyperlink w:history="1" r:id="rIdexjzouripboumj9ie6_89">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 28 марта 2007 года № 87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcadevgnw5mpgrp-onpes">
+      <w:hyperlink w:history="1" r:id="rIdl8nvrjeovfj9hale5t4ef">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 25 апреля 2005 года № 164</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -240,112 +240,112 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpijkylyudsxje9l-pwjiu">
+      <w:hyperlink w:history="1" r:id="rId8fllc7-thnmym5l6ay0zs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 июля 2005 года № 294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2d07hkz8r8bxavb__imf0">
+      <w:hyperlink w:history="1" r:id="rIdnoz_umupaxxgr4sgkmxtd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 мая 2006 года № 338</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmlzijfmdwn5b-rkj51x_">
+      <w:hyperlink w:history="1" r:id="rIdijbe3vkgvbrbyrfpldwbp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 июня 2006 года № 459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcwdprdac5oo7rlaldi7-">
+      <w:hyperlink w:history="1" r:id="rId7813amuxrenj9hetxbtkw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июля 2006 года № 486</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1231,51 +1231,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществляют другие, предусмотренные законодательством Кыргызской Республики, функции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzhwhfbeppihlwiav2kma">
+      <w:hyperlink w:history="1" r:id="rId0tldj4b-fhzjrtwfar-cb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 июня 2006 года № 459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2413,51 +2413,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. ГНИ при ПКР возглавляет директор, который назначается на должность и освобождается от должности Президентом Кыргызской Республики по предложению (представлению) Премьер-министра Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsayref3guesgwyokhimrz">
+      <w:hyperlink w:history="1" r:id="rIdkt2veuid6emdzrojgadqh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 мая 2006 года № 338</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2531,71 +2531,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Работники региональных и территориальных налоговых инспекций назначаются на должность и освобождаются от должности непосредственно руководителями этих налоговых инспекций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpygqjdh1f2qktnlcihsxe">
+      <w:hyperlink w:history="1" r:id="rIddhslew5_hkowjvvsyc15i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 мая 2006 года № 338</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgot99_mvpk7ginmtqkcd">
+      <w:hyperlink w:history="1" r:id="rIdagspjo28obm_shvcfhash">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июля 2006 года № 486</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2865,71 +2865,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24. В ГНИ при ПКР образуется коллегия из 9 человек в составе директора ГНИ при ПКР (председатель коллегии), статс-секретаря, его заместителей, руководителей ведущих управлений и подведомственных подразделений, а также представителей Аппарата Премьер-министра Кыргызской Республики и Министерства финансов Кыргызской Республики. Состав коллегии утверждается Премьер-министром Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatj0m26bmoeww66pcx1d9">
+      <w:hyperlink w:history="1" r:id="rIdybuvloswo-z8-urcyzl9r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 июля 2005 года № 294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltzgw5ppa5tyz4yshcdn2">
+      <w:hyperlink w:history="1" r:id="rIdhcq_hd3-p3ngsc82gc-j3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июля 2006 года № 486</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3205,69 +3205,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdvtvymprbhwwh7xkmy6bq3">
+    <w:hyperlink w:history="1" r:id="rIdbfunf3ggcw48reyuldehy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/56311</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdughik-2vfi1dtpbyriv7u">
+    <w:hyperlink w:history="1" r:id="rIdj04_usknjqiec3vdcrkcf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3410,57 +3410,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdy3j2f3pmpzstnl6nsgqat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58180" TargetMode="External"/><Relationship Id="rIdkcadevgnw5mpgrp-onpes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56310" TargetMode="External"/><Relationship Id="rIdpijkylyudsxje9l-pwjiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56422" TargetMode="External"/><Relationship Id="rId2d07hkz8r8bxavb__imf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57422" TargetMode="External"/><Relationship Id="rIdpmlzijfmdwn5b-rkj51x_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96305" TargetMode="External"/><Relationship Id="rIdjcwdprdac5oo7rlaldi7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57593" TargetMode="External"/><Relationship Id="rIdwzhwhfbeppihlwiav2kma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96305" TargetMode="External"/><Relationship Id="rIdsayref3guesgwyokhimrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57422" TargetMode="External"/><Relationship Id="rIdpygqjdh1f2qktnlcihsxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57422" TargetMode="External"/><Relationship Id="rIdjgot99_mvpk7ginmtqkcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57593" TargetMode="External"/><Relationship Id="rIdatj0m26bmoeww66pcx1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56422" TargetMode="External"/><Relationship Id="rIdltzgw5ppa5tyz4yshcdn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57593" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdexjzouripboumj9ie6_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58180" TargetMode="External"/><Relationship Id="rIdl8nvrjeovfj9hale5t4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56310" TargetMode="External"/><Relationship Id="rId8fllc7-thnmym5l6ay0zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56422" TargetMode="External"/><Relationship Id="rIdnoz_umupaxxgr4sgkmxtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57422" TargetMode="External"/><Relationship Id="rIdijbe3vkgvbrbyrfpldwbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96305" TargetMode="External"/><Relationship Id="rId7813amuxrenj9hetxbtkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57593" TargetMode="External"/><Relationship Id="rId0tldj4b-fhzjrtwfar-cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96305" TargetMode="External"/><Relationship Id="rIdkt2veuid6emdzrojgadqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57422" TargetMode="External"/><Relationship Id="rIddhslew5_hkowjvvsyc15i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57422" TargetMode="External"/><Relationship Id="rIdagspjo28obm_shvcfhash" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57593" TargetMode="External"/><Relationship Id="rIdybuvloswo-z8-urcyzl9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56422" TargetMode="External"/><Relationship Id="rIdhcq_hd3-p3ngsc82gc-j3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57593" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdvtvymprbhwwh7xkmy6bq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56311" TargetMode="External"/><Relationship Id="rIdughik-2vfi1dtpbyriv7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbfunf3ggcw48reyuldehy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56311" TargetMode="External"/><Relationship Id="rIdj04_usknjqiec3vdcrkcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>