--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,227 +98,227 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ        в соответствии с постановлением Правительства КР от                 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx3a3hwhiowkj5-cmaxfyd">
+      <w:hyperlink w:history="1" r:id="rIdmtzhdomycjvfdryi4yxiw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2006 года № 605</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.Бишкек, Дом Правительстваот 9 июля 2005 года №290       ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ     О внесении изменений и дополнений в некоторые решения             Правительства Кыргызской Республики                                 В  целях  реализации  законов  Кыргызской  Республики  «Овнесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjx_ejmngs9arro99qxoe">
+      <w:hyperlink w:history="1" r:id="rIdz8vg446jqbrtaddexjtck">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об органахвнутренних  дел  Кыргызской Республики» </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprt_f16ktoxujmkc0icxn">
+      <w:hyperlink w:history="1" r:id="rIddziuj_ay_jzvnztehuj5n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 19  августа  2004</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdszpzcspy8hm0wiv10pcuq">
+      <w:hyperlink w:history="1" r:id="rIdpzinnvknmc0hvqka-tzut">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">года</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrrtffvzxhctot7hsxvhn">
+      <w:hyperlink w:history="1" r:id="rIdgskgxn6r7ncehme35e39t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Остатусе  военнослужащих»  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdej8r1kvuwe78cqpw9zyn7">
+      <w:hyperlink w:history="1" r:id="rIdw0zevipkzrnqgdolhwk_c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 19  августа  2004  года</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  и  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5wscu4qpv5rda2ywdatkc">
+      <w:hyperlink w:history="1" r:id="rIdmak1m-73aspjf44fa-mch">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">«Об</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdevndwaeylcyz5bmpa_dl-">
+      <w:hyperlink w:history="1" r:id="rIdyrh2oijgn1ec6yuatmjih">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">органах      и      учреждениях      уголовно-исполнительной</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId7fb7iqbrjkvlza888y3ue">
+      <w:hyperlink w:history="1" r:id="rIdcuwbw6diupw8afvagyh6n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(пенитенциарной)    системы»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    Правительство     КыргызскойРеспублики постановляет:   1.   Внести   в  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfylwylwjverg21_x6f6o">
+      <w:hyperlink w:history="1" r:id="rId777xp8qodkwhpot0w9wf0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства  КыргызскойРеспублики  от  15  мая 1998 года № 281 «О совершенствованиисистемы  социальной защиты малообеспеченных семей и граждан»следующие изменения и дополнения:   а)  в приложении № 1 «Перечень категорий граждан, имеющихправо   на   льготную  скидку  при  оплате  за   пользованиеэлектрической и тепловой энергией»:   - в пункте 2:   в  абзаце  тринадцатом  слова «лица офицерского  состава,прапорщики,  мичманы, военнослужащие сверхсрочной  службы  ивоеннослужащие-женщины,  состоящие  на  военной  службе,   атакже» исключить;   абзац четырнадцатый исключить;   дополнить абзацами следующего содержания:   «-     сотрудники    уголовно-исполнительной     системы,проживающие в городской черте;   -  сотрудники уголовно-исполнительной системы,  уволенныесо  службы по возрасту, выслуге лет или болезни, проживающиев городской черте»;   -впункте4:   абзац второй исключить;   дополнить абзацами следующего содержания:.    «-     сотрудники    уголовно-исполнительной     системы,проживающие в сельской местности, поселках городского типа;   -  сотрудники уголовно-исполнительной системы,  уволенныесо  службы по возрасту, выслуге лет или болезни, проживающиев сельской местности, поселках городского типа»;   б)  в приложении № 2 «Перечень категорий граждан, имеющихправо   на  льготный  тариф  при  оплате  жилой  площади   икоммунальных услуг»:   - в пункте2:   в  абзаце  двенадцатом  слова «лица офицерского  состава,прапорщики,  мичманы, военнослужащие сверхсрочной  службы  ивоеннослужащие-женщины,  состоящие  на  военной  службе,   атакже» исключить;   абзац тринадцатый абзац исключить;   дополнить абзацами следующего содержания:   «-     сотрудники    уголовно-исполнительной     системы,проживающие в городской черте;   -  сотрудники уголовно-исполнительной системы,  уволенныесо  службы по возрасту, выслуге лет или болезни, проживающиев городской черте»;   - впунктеЗ:   абзац  второй  исключить; дополнить  абзацами  следующегосодержания:   «-     сотрудники    уголовно-исполнительной     системы,проживающие в сельской местности, поселках городского типа;   -  сотрудники уголовно-исполнительной системы,  уволенныесо  службы по возрасту, выслуге лет или болезни, проживающиев сельской местности, поселках городского типа»;   в)  в приложении № 8 «Перечень категорий граждан, имеющихправо на льготную скидку при оплате за пользование природнымгазом»:   - в пункте 2;   в  абзаце  двенадцатом  слова «лица офицерского  состава,прапорщики,  мичманы, военнослужащие сверхсрочной  службы  ивоеннослужащие-женщины,  состоящие  на  военной  службе,   атакже» исключить;   абзац тринадцатый исключить;   дополнить абзацами следующего содержания:   «-     сотрудники    уголовно-исполнительной     системы,проживающие в городской черте;   -  сотрудники уголовно-исполнительной системы,  уволенныесо  службы по возрасту, выслуге лет или болезни, проживающиев городской черте»;   - в пункте 3:   абзацы второй и третий исключить;   дополнить абзацами следующего содержания:   «-     сотрудники    уголовно-исполнительной     системы,проживающие в сельской местности, поселках городского типа;   -  сотрудники уголовно-исполнительной системы,  уволенныесо  службы по возрасту, выслуге лет или болезни, проживающиев сельской местности, поселках городского типа.».   2.  Внести в Перечень льготных категорий граждан, имеющихправо  на  получение компенсации стоимости твердого топлива,утвержденный    </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo2jzvlfuyyvbephaawbyh">
+      <w:hyperlink w:history="1" r:id="rId7sk8jwqffad3jd751jerq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   Правительства    КыргызскойРеспублики от 17 апреля 2003 года № 223 «О выплате  денежнойкомпенсации  льготным категориям граждан за твердое  топливо(уголь)», следующее изменение:   - абзац девятый пункта 2 исключить.   3.  Министерству  труда  и социальной  защиты  КыргызскойРеспублики,    органам    местного    самоуправления     (посогласованию)  обеспечить предоставление  льгот  сотрудникамуголовно-исполнительной  системы, с  учетом  компенсации  запериод с I ноября 2004 года.   4. Министерству финансов Кыргызской Республики:   -  предусмотреть дополнительное финансирование  расходов,связанных  с  предоставлением  льгот  сотрудникам  уголовно-исполнительной системы;   -  разработать  проект  Закона  Кыргызской  Республики  овнесении   соответствующих  изменений  в  Закон   КыргызскойРеспублики  «О республиканском бюджете Кыргызской Республикина 2005 год».   5.    Рекомендовать   органам   местного   самоуправленияпредусмотреть   дополнительное   финансирование    расходов,связанных  с  предоставлением  льгот  сотрудникам  уголовно-исполнительной  системы, проживающим в  сельской  местности,поселках городского типа, путем внесения изменений в местныебюджеты на 2005 год.   6.   Опубликовать  настоящее  постановление  в  средствахмассовой информации.   7.   Контроль   за   выполнением  данного   постановлениявозложить  на отдел социально-культурного развития  АппаратаПремьер-министра Кыргызской Республики.       Исполняющий обязанности Первого вице-премьер-министра                 М.Керимкулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -370,69 +370,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdt87w8nm0qnqb3vmo06kxe">
+    <w:hyperlink w:history="1" r:id="rId5wpdoycowskf6eup0kbal">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/56416</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdcvylh2i060x2pvgmtlxtz">
+    <w:hyperlink w:history="1" r:id="rIdspxaj_m98hphmqhd23jvb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -575,57 +575,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdx3a3hwhiowkj5-cmaxfyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57725" TargetMode="External"/><Relationship Id="rIdkjx_ejmngs9arro99qxoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/686" TargetMode="External"/><Relationship Id="rIdprt_f16ktoxujmkc0icxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1557" TargetMode="External"/><Relationship Id="rIdszpzcspy8hm0wiv10pcuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1557" TargetMode="External"/><Relationship Id="rIdyrrtffvzxhctot7hsxvhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/817" TargetMode="External"/><Relationship Id="rIdej8r1kvuwe78cqpw9zyn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1556" TargetMode="External"/><Relationship Id="rId5wscu4qpv5rda2ywdatkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1323" TargetMode="External"/><Relationship Id="rIdevndwaeylcyz5bmpa_dl-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1323" TargetMode="External"/><Relationship Id="rId7fb7iqbrjkvlza888y3ue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1323" TargetMode="External"/><Relationship Id="rIdwfylwylwjverg21_x6f6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5393" TargetMode="External"/><Relationship Id="rIdo2jzvlfuyyvbephaawbyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54362" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmtzhdomycjvfdryi4yxiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57725" TargetMode="External"/><Relationship Id="rIdz8vg446jqbrtaddexjtck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/686" TargetMode="External"/><Relationship Id="rIddziuj_ay_jzvnztehuj5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1557" TargetMode="External"/><Relationship Id="rIdpzinnvknmc0hvqka-tzut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1557" TargetMode="External"/><Relationship Id="rIdgskgxn6r7ncehme35e39t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/817" TargetMode="External"/><Relationship Id="rIdw0zevipkzrnqgdolhwk_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1556" TargetMode="External"/><Relationship Id="rIdmak1m-73aspjf44fa-mch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1323" TargetMode="External"/><Relationship Id="rIdyrh2oijgn1ec6yuatmjih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1323" TargetMode="External"/><Relationship Id="rIdcuwbw6diupw8afvagyh6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1323" TargetMode="External"/><Relationship Id="rId777xp8qodkwhpot0w9wf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5393" TargetMode="External"/><Relationship Id="rId7sk8jwqffad3jd751jerq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54362" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdt87w8nm0qnqb3vmo06kxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56416" TargetMode="External"/><Relationship Id="rIdcvylh2i060x2pvgmtlxtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5wpdoycowskf6eup0kbal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56416" TargetMode="External"/><Relationship Id="rIdspxaj_m98hphmqhd23jvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>