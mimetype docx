--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -334,69 +334,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdltxza5d1fgbavocfwrklr">
+    <w:hyperlink w:history="1" r:id="rIdlm3tvbbtp07fnscynyvvy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/57101</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdkldieet6zigqia7ytgwk5">
+    <w:hyperlink w:history="1" r:id="rIdx5qdozogue-3tavxbotzm">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -548,48 +548,48 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdltxza5d1fgbavocfwrklr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57101" TargetMode="External"/><Relationship Id="rIdkldieet6zigqia7ytgwk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdlm3tvbbtp07fnscynyvvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57101" TargetMode="External"/><Relationship Id="rIdx5qdozogue-3tavxbotzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>