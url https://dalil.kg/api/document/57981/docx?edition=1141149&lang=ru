--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -102,51 +102,51 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0w8ygxijcghp47syvtd8d">
+      <w:hyperlink w:history="1" r:id="rIdwa3ycsmfsgzgbtunauceh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -284,51 +284,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">             (В редакции постановления Правительства КР </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhghtxn-xh0wpeng6r0gla">
+      <w:hyperlink w:history="1" r:id="rIdwokcd-sh2s0gbhcv2hjhh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 июня 2007 года №222</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -360,103 +360,103 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">государственные комитеты, административные ведомства, местные государс-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">твенные  администрации проводят определенную работу по выполнению </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-8sd2mqraxf4kivpdwdxy">
+      <w:hyperlink w:history="1" r:id="rIdgdtfqr8-ycfnpso9aamia">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Госу-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId93irhggtb24jclziqthmo">
+      <w:hyperlink w:history="1" r:id="rIdcutc4udgwioumqhaycuka">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">дарственной программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> по борьбе с преступностью в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">на 2006-2007 годы (далее -</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4rddqvc2hxj8sarh7fbq">
+      <w:hyperlink w:history="1" r:id="rIdippfs_wyzzynoezedbu1h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Государственная программа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">), наведению право-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -544,51 +544,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">твами,  местными государственными администрациями не  в  полном  объеме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">приняты  необходимые меры по выполнению</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1x0nk0kixka2abuiduw5">
+      <w:hyperlink w:history="1" r:id="rIdrdun-axtnwu58ahqmm0g8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Государственной программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Ме-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1928,51 +1928,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     1. Принять к сведению информацию исполняющего обязанности министра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">внутренних дел Кыргызской Республики Гуронова О.Н.  о  ходе  выполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId-n4hkuxql0bw65ffhmhxl">
+      <w:hyperlink w:history="1" r:id="rIdyygz2fvmvk5r0l9wqsbpz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Государственной  программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  по борьбе с преступностью в Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2060,69 +2060,69 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">домствам, местным государственным администрациям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     - продолжить  работу  по  выполнению  мероприятий  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkoztuuozsleyxsv_fmnjy">
+      <w:hyperlink w:history="1" r:id="rIdxkht8j6rqz71jmkr5d8_h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Государственной</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId1hxd7vnvmcce4zdicywta">
+      <w:hyperlink w:history="1" r:id="rIdqk306ugs5jmhwfifbuh2b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">,  считая их основной деятельностью по  обеспечению  государс-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2336,99 +2336,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     4. Утратил силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(В соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5gewhmegrwocv0_0nrha">
+      <w:hyperlink w:history="1" r:id="rIdtxpvxz6aoj8unw_7c3zei">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 июня 2007 года №222</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     5.Утратил силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(В соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfru_m6zxn6wp6ot188wx">
+      <w:hyperlink w:history="1" r:id="rIdodjn8xqv9atk1grut8hng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 июня 2007 года №222</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2894,51 +2894,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     11. Утратил силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(В соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9xibn4-qo7oyez-isulud">
+      <w:hyperlink w:history="1" r:id="rIdotacwr-hsdlcqvjgahfue">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 июня 2007 года №222</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3054,51 +3054,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">нятию мер по противодействию распространению религиозного экстремизма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     14. Ход и результаты выполнения </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplutgrx5nqylcwnd0rs9x">
+      <w:hyperlink w:history="1" r:id="rIdohg9agnzmkgaqmh2xumzc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Государственной программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> по борь-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3234,69 +3234,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdaanhhlkakvlnm_05voegi">
+    <w:hyperlink w:history="1" r:id="rIdu4zivsol0patmh7b4wojb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/57981</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdihq2syeigeo7u8wjxe1u6">
+    <w:hyperlink w:history="1" r:id="rIdcc-3uxfb-_s6cgioychk3">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3439,57 +3439,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId0w8ygxijcghp47syvtd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdhghtxn-xh0wpeng6r0gla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rId-8sd2mqraxf4kivpdwdxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rId93irhggtb24jclziqthmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdv4rddqvc2hxj8sarh7fbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdw1x0nk0kixka2abuiduw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rId-n4hkuxql0bw65ffhmhxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdkoztuuozsleyxsv_fmnjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rId1hxd7vnvmcce4zdicywta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdr5gewhmegrwocv0_0nrha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rIdqfru_m6zxn6wp6ot188wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rId9xibn4-qo7oyez-isulud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rIdplutgrx5nqylcwnd0rs9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwa3ycsmfsgzgbtunauceh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdwokcd-sh2s0gbhcv2hjhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rIdgdtfqr8-ycfnpso9aamia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdcutc4udgwioumqhaycuka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdippfs_wyzzynoezedbu1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdrdun-axtnwu58ahqmm0g8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdyygz2fvmvk5r0l9wqsbpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdxkht8j6rqz71jmkr5d8_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdqk306ugs5jmhwfifbuh2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rIdtxpvxz6aoj8unw_7c3zei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rIdodjn8xqv9atk1grut8hng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rIdotacwr-hsdlcqvjgahfue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58339" TargetMode="External"/><Relationship Id="rIdohg9agnzmkgaqmh2xumzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57178" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdaanhhlkakvlnm_05voegi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57981" TargetMode="External"/><Relationship Id="rIdihq2syeigeo7u8wjxe1u6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdu4zivsol0patmh7b4wojb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57981" TargetMode="External"/><Relationship Id="rIdcc-3uxfb-_s6cgioychk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>