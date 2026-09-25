--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5nhn2_jtotqvqpcxu4zb">
+      <w:hyperlink w:history="1" r:id="rIdj1epegjjsk3fa45-hc5et">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 13 января 2023 года № 13</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -217,123 +217,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об общественных приемных Премьер-министра Кыргызской Республики, министерств, государственного комитета, административных ведомств, местных государственных администраций и мэрий городов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukoxcrpug2prlxyxaeb9p">
+      <w:hyperlink w:history="1" r:id="rIddw6vdekrkkbcly21dqqyh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 апреля 2011 года № 138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-_cvohqxpfxbhipcvuot1">
+      <w:hyperlink w:history="1" r:id="rIddjtgy7c2qi3moxlsaagt6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 марта 2012 года № 213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkcty-ow-iezqmgc07km5">
+      <w:hyperlink w:history="1" r:id="rId2w0iowjn_zxfnwkyjcvgc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 января 2013 года № 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf5lb7cxfyrb-zb-opn08">
+      <w:hyperlink w:history="1" r:id="rIdj4kbehicjk6swds-9rcbh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 ноября 2014 года № 641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -524,250 +524,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- привести свои решения в соответствие с настоящим постановлением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnv-c4c9kp0v7pckprwziq">
+      <w:hyperlink w:history="1" r:id="rIdogytm5ehnjopd4hyx5hjm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 ноября 2014 года № 641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Утвердить прилагаемое </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjki0-useelqsqp68wewp">
+      <w:hyperlink w:history="1" r:id="rId6biprvwvrf_lmbbw7af1-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об общественных приемных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwuvflvbzudhbqxudu4j2">
+      <w:hyperlink w:history="1" r:id="rIdojetyc4h7agyf4wcxoopw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 29 августа 2002 года № 591 «Об общественной приемной Премьер-министра Кыргызской Республики»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb2rldnzhwapzd0nvljo8n">
+      <w:hyperlink w:history="1" r:id="rIdh8ykqoehcqxwhzm9hucot">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 12 мая 2005 года № 184 «Об общественной приемной и «телефоне доверия».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Контроль за выполнением настоящего постановления возложить на отдел писем и приема граждан Аппарата Правительства Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8osdix8lpcw0fzpjqnfc4">
+      <w:hyperlink w:history="1" r:id="rIdawoigizcpjpqsfzwstqqx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 апреля 2011 года № 138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxslmyifihuh1thtjr_-wk">
+      <w:hyperlink w:history="1" r:id="rIdxyupb2pvlr5og73_ijyqs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 марта 2012 года № 213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 января 2013 года № 6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -827,51 +827,51 @@
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgekp8nyjqb4ep81rw5ewd">
+      <w:hyperlink w:history="1" r:id="rIdl4uco6llyaw-z17d59gd7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики
  от 25 марта 2010 года № 182</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -910,123 +910,123 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgovlmd6uckftjcuivmknj">
+      <w:hyperlink w:history="1" r:id="rIdgnanqzriegoqlstma59hp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 апреля 2011 года № 138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsms_1wzjmyuh8zssihrza">
+      <w:hyperlink w:history="1" r:id="rIdppzanle0sbscp9kgxafkz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 марта 2012 года № 213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwnaofiuwndeal9oigjt7">
+      <w:hyperlink w:history="1" r:id="rIdk6s5dcjiyagsvvrpavpro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 января 2013 года № 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhgorhfcp-t6piomolkwfr">
+      <w:hyperlink w:history="1" r:id="rIdrbvkcbqczfoo8vv1oqo6t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 ноября 2014 года № 641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1066,123 +1066,123 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Деятельность общественной приемной Премьер-министра Кыргызской Республики обеспечивается отделом писем и приема граждан Аппарата Правительства Кыргызской Республики. Премьер-министр Кыргызской Республики может осуществлять прием граждан в режиме онлайн посредством видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh6pvvcy5xluli46q8pwre">
+      <w:hyperlink w:history="1" r:id="rIduob0xaih9jep_p59pkslc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 апреля 2011 года № 138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduekmuylqymhwfhlkpifmw">
+      <w:hyperlink w:history="1" r:id="rIdefsfc42ync2o34ypofej9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 марта 2012 года № 213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrclq8x4mbbf0ucl_mky_0">
+      <w:hyperlink w:history="1" r:id="rIdovceeaflpmk8ihw9v0ars">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 января 2013 года № 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrndftnzg_knyfoaybmbd-">
+      <w:hyperlink w:history="1" r:id="rId2dpewyvhi5wi9axodb4b-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 ноября 2014 года № 641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1192,51 +1192,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Общественные приемные не являются юридическим лицом и не имеют печати и штампа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В своей деятельности Приемные руководствуются </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukhyws-9s287pljhaphkz">
+      <w:hyperlink w:history="1" r:id="rIdhjrkna4iyw7prczgndj9d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики, указами и распоряжениями Президента Кыргызской Республики, постановлениями и распоряжениями Правительства Кыргызской Республики и настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1469,51 +1469,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- направить электронное сообщение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdts82klbz6thbct_b8sc3-">
+      <w:hyperlink w:history="1" r:id="rId8e2zsbxskuw3cothuszwr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 ноября 2014 года № 641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1912,69 +1912,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdnkvgytbbhjsw5tpvd9d_t">
+    <w:hyperlink w:history="1" r:id="rIdg90mn0jpid1lpyz3hvqyg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/92137</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdn1z0eou_nnvjdqh6yppoo">
+    <w:hyperlink w:history="1" r:id="rId8zm-xdumh__mup0bcyfog">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2117,57 +2117,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIda5nhn2_jtotqvqpcxu4zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159885" TargetMode="External"/><Relationship Id="rIdukoxcrpug2prlxyxaeb9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rId-_cvohqxpfxbhipcvuot1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdqkcty-ow-iezqmgc07km5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94105" TargetMode="External"/><Relationship Id="rIdqf5lb7cxfyrb-zb-opn08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIdnv-c4c9kp0v7pckprwziq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIdxjki0-useelqsqp68wewp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92137#p1" TargetMode="External"/><Relationship Id="rIduwuvflvbzudhbqxudu4j2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53782" TargetMode="External"/><Relationship Id="rIdb2rldnzhwapzd0nvljo8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56303" TargetMode="External"/><Relationship Id="rId8osdix8lpcw0fzpjqnfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIdxslmyifihuh1thtjr_-wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdgekp8nyjqb4ep81rw5ewd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92137" TargetMode="External"/><Relationship Id="rIdgovlmd6uckftjcuivmknj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIdsms_1wzjmyuh8zssihrza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdhwnaofiuwndeal9oigjt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94105" TargetMode="External"/><Relationship Id="rIdhgorhfcp-t6piomolkwfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIdh6pvvcy5xluli46q8pwre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIduekmuylqymhwfhlkpifmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdrclq8x4mbbf0ucl_mky_0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94105" TargetMode="External"/><Relationship Id="rIdrndftnzg_knyfoaybmbd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIdukhyws-9s287pljhaphkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdts82klbz6thbct_b8sc3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdj1epegjjsk3fa45-hc5et" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159885" TargetMode="External"/><Relationship Id="rIddw6vdekrkkbcly21dqqyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIddjtgy7c2qi3moxlsaagt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rId2w0iowjn_zxfnwkyjcvgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94105" TargetMode="External"/><Relationship Id="rIdj4kbehicjk6swds-9rcbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIdogytm5ehnjopd4hyx5hjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rId6biprvwvrf_lmbbw7af1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92137#p1" TargetMode="External"/><Relationship Id="rIdojetyc4h7agyf4wcxoopw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53782" TargetMode="External"/><Relationship Id="rIdh8ykqoehcqxwhzm9hucot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56303" TargetMode="External"/><Relationship Id="rIdawoigizcpjpqsfzwstqqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIdxyupb2pvlr5og73_ijyqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdl4uco6llyaw-z17d59gd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92137" TargetMode="External"/><Relationship Id="rIdgnanqzriegoqlstma59hp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIdppzanle0sbscp9kgxafkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdk6s5dcjiyagsvvrpavpro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94105" TargetMode="External"/><Relationship Id="rIdrbvkcbqczfoo8vv1oqo6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIduob0xaih9jep_p59pkslc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92534" TargetMode="External"/><Relationship Id="rIdefsfc42ync2o34ypofej9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92996" TargetMode="External"/><Relationship Id="rIdovceeaflpmk8ihw9v0ars" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94105" TargetMode="External"/><Relationship Id="rId2dpewyvhi5wi9axodb4b-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rIdhjrkna4iyw7prczgndj9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId8e2zsbxskuw3cothuszwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97118" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnkvgytbbhjsw5tpvd9d_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92137" TargetMode="External"/><Relationship Id="rIdn1z0eou_nnvjdqh6yppoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdg90mn0jpid1lpyz3hvqyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92137" TargetMode="External"/><Relationship Id="rId8zm-xdumh__mup0bcyfog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>