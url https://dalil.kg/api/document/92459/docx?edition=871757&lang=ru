--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl5dur0ie7bwqkqnh1j0qh">
+      <w:hyperlink w:history="1" r:id="rIdqms4eibl9mc9s9r5-aoxr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 16 мая 2018 года № 236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -206,187 +206,187 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О дальнейших мерах по осуществлению компенсации расходов, связанных с доставкой на родину тел граждан Кыргызской Республики, умерших за рубежом, в период осуществления ими трудовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtttgfyjaxfjz0xuu4ruf">
+      <w:hyperlink w:history="1" r:id="rIdf5-qpzca8aehwz0didfbd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 декабря 2012 года № 810</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszpvaawvpepyuv6ypfw7-">
+      <w:hyperlink w:history="1" r:id="rIdcdgtuuezld1iquniyu8re">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 августа 2014 года № 450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оказания социальной поддержки трудовым мигрантам-гражданам Кыргызской Республики, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkineg9ub71bn32mtm3rxr">
+      <w:hyperlink w:history="1" r:id="rId9cl6rwupjcfcixwj8lu1s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О нормативных правовых актах Кыргызской Республики» Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемую </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qoa2dsthsuppkimzrrwp">
+      <w:hyperlink w:history="1" r:id="rIdfijwoqskzrgnimsx_6ueh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкцию</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке определения размера и выплаты компенсации расходов, связанных с транспортировкой на родину тел граждан Кыргызской Республики, умерших за рубежом, в период осуществления ими трудовой деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkzvnt98tnxeqrd9yccr_">
+      <w:hyperlink w:history="1" r:id="rIdcifogejvuqdueeqby-7ng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О компенсации расходов, связанных с доставкой на родину тел граждан Кыргызской Республики, умерших за рубежом, в период осуществления ими трудовой деятельности» от 30 июня 2007 года № 255 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -511,102 +511,102 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждена
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprwfog6u7hyagrpwtg1t1">
+      <w:hyperlink w:history="1" r:id="rIdiekj2svvsby_kz5l-mhdp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  Правительства Кыргызской Республики
  от 11 февраля 2011 года  № 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewshg9wbdh60miageamjv">
+      <w:hyperlink w:history="1" r:id="rId6lnqluikbgredyw1uuxvs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 16 мая 2018 года № 236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -626,71 +626,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvr82avxp42_bazd7c2p1g">
+      <w:hyperlink w:history="1" r:id="rId3sptclyx2uyvcsbfj0hod">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 декабря 2012 года № 810</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn70p4acjmtybt1lk1wx6m">
+      <w:hyperlink w:history="1" r:id="rIdhn_zahhcexvosgslwebty">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 августа 2014 года № 450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -736,71 +736,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Финансирование расходов, связанных с доставкой на родину тел граждан Кыргызской Республики, умерших за рубежом, в период осуществления ими трудовой деятельности, производится в пределах средств, предусмотренных сметой Центра трудоустройства граждан Кыргызской Республики при Министерстве труда, миграции и молодежи Кыргызской Республики (далее - Центр трудоустройства) на соответствующий год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       (В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwbgmbauzdapllbksswag">
+      <w:hyperlink w:history="1" r:id="rIdltyqslxqrcheyaquzvcqb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 декабря 2012 года № 810</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjlotqefrzt9oxqoy1paj">
+      <w:hyperlink w:history="1" r:id="rId8lx-zvs3ojip_j6kclvo4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 августа 2014 года № 450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1000,71 +1000,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Плательщик подает заявление с предъявлением паспорта или заменяющего его документа для получения компенсационных выплат на имя директора Центра трудоустройства или в территориальные органы Министерства труда, миграции и молодежи Кыргызской Республики (далее - министерство).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygm0p7ropavsfnlx_xlai">
+      <w:hyperlink w:history="1" r:id="rId69ae1oz1ekgs_-n3dvuov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 декабря 2012 года № 810</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbns6o0ihccqmyisbtux6k">
+      <w:hyperlink w:history="1" r:id="rId0kyxfehtlgkvx2q8sy--j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 августа 2014 года № 450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1236,51 +1236,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Заявление регистрируется в Центре трудоустройства или в территориальном органе министерства, по месту подачи заявления, в отдельном журнале с указанием фамилии, имени, отчества заявителя (полностью), домашнего адреса и перечня представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qi-mywekpv8rfoqw_oab">
+      <w:hyperlink w:history="1" r:id="rIdpovkwrpta_7la2gjnf4to">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 августа 2014 года № 450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1354,71 +1354,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Для рассмотрения поступивших заявлений на получение компенсационных выплат в Центре трудоустройства образуется комиссия из 5 человек в следующем составе: директор Центра трудоустройства, ответственные работники центрального аппарата министерства. Персональный состав комиссии утверждается приказом министра труда, миграции и молодежи Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       (В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvprkjlvtfphsc53acd2b">
+      <w:hyperlink w:history="1" r:id="rIdndglfewbyiaz5kea8afng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 декабря 2012 года № 810</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpzow8dvzm41f0plthi3t">
+      <w:hyperlink w:history="1" r:id="rIdtclpjt5gyyw5wrqmyxwuh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 августа 2014 года № 450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1666,69 +1666,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdod4koou3ghosqtriay1hd">
+    <w:hyperlink w:history="1" r:id="rIde3nhahdbmcocd4ajuo7zf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/92459</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdmo2duzboeqy6pgipgrsu8">
+    <w:hyperlink w:history="1" r:id="rIdlimsl3nssnlmyeko9mdms">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1871,57 +1871,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdl5dur0ie7bwqkqnh1j0qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11866" TargetMode="External"/><Relationship Id="rIdvtttgfyjaxfjz0xuu4ruf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdszpvaawvpepyuv6ypfw7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIdkineg9ub71bn32mtm3rxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId6qoa2dsthsuppkimzrrwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92459#&#1088;1" TargetMode="External"/><Relationship Id="rIdxkzvnt98tnxeqrd9yccr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58373" TargetMode="External"/><Relationship Id="rIdprwfog6u7hyagrpwtg1t1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92459" TargetMode="External"/><Relationship Id="rIdewshg9wbdh60miageamjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11866" TargetMode="External"/><Relationship Id="rIdvr82avxp42_bazd7c2p1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdn70p4acjmtybt1lk1wx6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIduwbgmbauzdapllbksswag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdbjlotqefrzt9oxqoy1paj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIdygm0p7ropavsfnlx_xlai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdbns6o0ihccqmyisbtux6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rId3qi-mywekpv8rfoqw_oab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIdwvprkjlvtfphsc53acd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdnpzow8dvzm41f0plthi3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqms4eibl9mc9s9r5-aoxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11866" TargetMode="External"/><Relationship Id="rIdf5-qpzca8aehwz0didfbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdcdgtuuezld1iquniyu8re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rId9cl6rwupjcfcixwj8lu1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdfijwoqskzrgnimsx_6ueh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92459#&#1088;1" TargetMode="External"/><Relationship Id="rIdcifogejvuqdueeqby-7ng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58373" TargetMode="External"/><Relationship Id="rIdiekj2svvsby_kz5l-mhdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92459" TargetMode="External"/><Relationship Id="rId6lnqluikbgredyw1uuxvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11866" TargetMode="External"/><Relationship Id="rId3sptclyx2uyvcsbfj0hod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdhn_zahhcexvosgslwebty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIdltyqslxqrcheyaquzvcqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rId8lx-zvs3ojip_j6kclvo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rId69ae1oz1ekgs_-n3dvuov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rId0kyxfehtlgkvx2q8sy--j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIdpovkwrpta_7la2gjnf4to" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rIdndglfewbyiaz5kea8afng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93199" TargetMode="External"/><Relationship Id="rIdtclpjt5gyyw5wrqmyxwuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96767" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdod4koou3ghosqtriay1hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92459" TargetMode="External"/><Relationship Id="rIdmo2duzboeqy6pgipgrsu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIde3nhahdbmcocd4ajuo7zf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92459" TargetMode="External"/><Relationship Id="rIdlimsl3nssnlmyeko9mdms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>