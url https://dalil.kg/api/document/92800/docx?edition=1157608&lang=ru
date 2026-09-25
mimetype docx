--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcve_anp6nxg1m6tnn89c3">
+      <w:hyperlink w:history="1" r:id="rIdufdikf_knh2olgbxt_rh_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 25 марта 2022 года № 166</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -209,119 +209,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О заключении Правительства Кыргызской Республики на проект Закона Кыргызской Республики «О внесении дополнений и изменений в Закон Кыргызской Республики «О дорожном движении в Кыргызской Республике», инициированный депутатами Жогорку Кенеша Кыргызской Республики Жапаровым А. и Тумановым К.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьей 80 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1faol9x_vvrezy6hdrqyh">
+      <w:hyperlink w:history="1" r:id="rIdizshcbwntdwfczvbxlwbf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Одобрить прилагаемое </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbslmy4lq7nwdemblxk78">
+      <w:hyperlink w:history="1" r:id="rIdaprm9_ei_ifntvnmthevb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">заключение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики на проект Закона Кыргызской Республики «О внесении дополнений и изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ivfyfizicwqo_l--c890">
+      <w:hyperlink w:history="1" r:id="rId9ev9m-ik3bj-fqvu0egcg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О дорожном движении в Кыргызской Республике», инициированный депутатами Жогорку Кенеша Кыргызской Республики Жапаровым А. и Тумановым К.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -389,51 +389,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Одобрено</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyg-bkyglue51vlj6ybbg">
+      <w:hyperlink w:history="1" r:id="rIdmbqsxeltbb5pefkmzc-ke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 23 августа 2011 года № 494</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -481,317 +481,317 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьей 80 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6u5xcyjjxz1si-av9gdq">
+      <w:hyperlink w:history="1" r:id="rIdznauyyrgxwqfd1hkrn_yi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, рассмотрев проект Закона Кыргызской Республики «О внесении дополнений и изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde4m4gwkitnr5r6kjvdb3l">
+      <w:hyperlink w:history="1" r:id="rIdjuq5yejvnhy_82vtphq6v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О дорожном движении в Кыргызской Республике», инициированный депутатами Жогорку Кенеша Кыргызской Республики Жапаровым А. и Тумановым К., Правительство Кыргызской Республики приходит к следующему заключению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Проектом Закона предлагается </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статью 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_vlb4hatyomhceahor9a">
+      <w:hyperlink w:history="1" r:id="rIdt8kz6kphudvtmbs6afeqh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О дорожном движении в Кыргызской Республике» дополнить положениями, согласно которым право физического лица может быть ограничено.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Эти изменения противоречат требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 20 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5dtelrzuo0u5lf1xovhn">
+      <w:hyperlink w:history="1" r:id="rIdpd3gnccqodntt9vgpe7qe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики. Ссылку на нарушения норм Конституции Кыргызской Республики представили Министерство юстиции Кыргызской Республики и Министерство транспорта и коммуникаций Кыргызской Республики, так как в законопроекте предлагается ограничить права водителей по управлению транспортными средствами, при отсутствии денежных средств на «карточке предоплаты».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 20 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqhcm8k8d06p_6pc0hsdg">
+      <w:hyperlink w:history="1" r:id="rIdtupacm51fipovqrz6dzvi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики определяет, что «в Кыргызской Республике не должны приниматься законы, отменяющие или умаляющие права и свободы человека и гражданина». Одновременно следует отметить, что согласно части 2 этой же статьи </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qpibcu4mo4pvrtu241b-">
+      <w:hyperlink w:history="1" r:id="rIdxnznkocmoi1bdlsaykdor">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики права физических лиц, в виде лишения специального права, предоставленного гражданину, могут быть ограничены Конституцией и законами Кыргызской Республики только в целях защиты национальной безопасности, общественного порядка, охраны здоровья и нравственности населения, защиты прав и свобод других лиц. При этом предлагаемые изменения должны быть соизмеримы с указанными целями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Также, право лишения граждан каких-либо прав принадлежит в установленном законодательстве порядке только судебным органам. Помимо этого, в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статье 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5blu_5l_lbhvpoz6uyly">
+      <w:hyperlink w:history="1" r:id="rIdvy-esab7i4bwzpfu6ohhu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики указано, что никто не может подвергаться дискриминации по признаку имущественного или иного положения. Не допускается неравенство граждан по каким-либо причинам, в том числе имущественным, а предлагаемые дополнения в Закон фактически устанавливают имущественное неравенство граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Данный законопроект также противоречит и Кодексу Кыргызской Республики об административной ответственности, так как фактически лишает лиц, не имеющих «карточки предоплаты», права управления транспортными средствами. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2y_flxdgxdvbcrbi2s8lo">
+      <w:hyperlink w:history="1" r:id="rIdwyewmt8dut4i8kerrej87">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики об административной ответственности ограничение прав физических лиц является одним из видов административных взысканий, которые согласно требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -813,85 +813,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Учитывая принципы законодательства об административной ответственности, закрепленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfypn5_r6dnuxutu9advvu">
+      <w:hyperlink w:history="1" r:id="rIdtsygec4pblhvex6lkj2br">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики об административной ответственности, считаем нецелесообразным принятие нормативных правовых актов, предусматривающих ограничение прав человека за несовершенное правонарушение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Также, согласно статье 80 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc-iubqyawdq9cnoflptmq">
+      <w:hyperlink w:history="1" r:id="rIdg_uaqauafz0zp9epdb3kx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики проекты законов, предусматривающие увеличение расходов, покрываемых за счет государственного бюджета, могут быть приняты Жогорку Кенешем Кыргызской Республики после определения Правительством Кыргызской Республики источника финансирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -913,51 +913,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkviu9yweip8er1spzqwgu">
+      <w:hyperlink w:history="1" r:id="rIdhtglok6f9giqbfzijrorz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О нормативных правовых актах Кыргызской Республики», справка-обоснование к проекту нормативного правового акта, непосредственно затрагивающего интересы граждан и юридических лиц, должна содержать сведения о наличии источников его финансирования и результатах проведенного общественного обсуждения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -975,51 +975,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Более того, Министерством финансов Кыргызской Республики также не поддержан данный проект Закона, так как для реализации требований, указанных в законопроекте, потребуются значительные денежные средства. В этой связи необходимо предварительно представить финансово-экономические расчеты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">С учетом вышеизложенного Правительство Кыргызской Республики считает нецелесообразным принятие предлагаемого проекта Закона Кыргызской Республики «О внесении дополнений и изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdqfbvrxs12ch4kfl2eb4">
+      <w:hyperlink w:history="1" r:id="rIdqomb9tx78ooypcbq1uncr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О дорожном движении в Кыргызской Республике», инициированный депутатами Жогорку Кенеша Кыргызской Республики Жапаровым А. и Тумановым К.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1112,69 +1112,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdwrgt8hgibpeozcedosyge">
+    <w:hyperlink w:history="1" r:id="rIdrantia3vxsroea13x3xwf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/92800</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdomeelsf6ypw_mxcungnqf">
+    <w:hyperlink w:history="1" r:id="rIdwo5hwftpin0tftlnhc5qi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1317,57 +1317,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcve_anp6nxg1m6tnn89c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId1faol9x_vvrezy6hdrqyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdsbslmy4lq7nwdemblxk78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92800#p1" TargetMode="External"/><Relationship Id="rId_ivfyfizicwqo_l--c890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIdeyg-bkyglue51vlj6ybbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92800" TargetMode="External"/><Relationship Id="rIdm6u5xcyjjxz1si-av9gdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIde4m4gwkitnr5r6kjvdb3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIde_vlb4hatyomhceahor9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIdr5dtelrzuo0u5lf1xovhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdrqhcm8k8d06p_6pc0hsdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId0qpibcu4mo4pvrtu241b-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIda5blu_5l_lbhvpoz6uyly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId2y_flxdgxdvbcrbi2s8lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6" TargetMode="External"/><Relationship Id="rIdfypn5_r6dnuxutu9advvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6" TargetMode="External"/><Relationship Id="rIdc-iubqyawdq9cnoflptmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdkviu9yweip8er1spzqwgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdsdqfbvrxs12ch4kfl2eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdufdikf_knh2olgbxt_rh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdizshcbwntdwfczvbxlwbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdaprm9_ei_ifntvnmthevb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92800#p1" TargetMode="External"/><Relationship Id="rId9ev9m-ik3bj-fqvu0egcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIdmbqsxeltbb5pefkmzc-ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92800" TargetMode="External"/><Relationship Id="rIdznauyyrgxwqfd1hkrn_yi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdjuq5yejvnhy_82vtphq6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIdt8kz6kphudvtmbs6afeqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rIdpd3gnccqodntt9vgpe7qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdtupacm51fipovqrz6dzvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdxnznkocmoi1bdlsaykdor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdvy-esab7i4bwzpfu6ohhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdwyewmt8dut4i8kerrej87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6" TargetMode="External"/><Relationship Id="rIdtsygec4pblhvex6lkj2br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6" TargetMode="External"/><Relationship Id="rIdg_uaqauafz0zp9epdb3kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdhtglok6f9giqbfzijrorz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdqomb9tx78ooypcbq1uncr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwrgt8hgibpeozcedosyge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92800" TargetMode="External"/><Relationship Id="rIdomeelsf6ypw_mxcungnqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdrantia3vxsroea13x3xwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92800" TargetMode="External"/><Relationship Id="rIdwo5hwftpin0tftlnhc5qi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>