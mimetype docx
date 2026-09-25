--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -102,51 +102,51 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqijbutiozw4ikxszsmyl4">
+      <w:hyperlink w:history="1" r:id="rIdndx9bxdjb4x1wgzmsmx4q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -219,51 +219,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении Государственной программы «Сейсмическая безопасность в Кыргызской Республике
   на 2012-2019 годы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkan3_gpn93lnc_nhhpe5">
+      <w:hyperlink w:history="1" r:id="rIdxanoqi5z9az47smry8ddz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -303,123 +303,123 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfc3pmuhxeye_fq3h9vzm">
+      <w:hyperlink w:history="1" r:id="rIdptipqb71szazppdixqnvi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Государственную программу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Сейсмическая безопасность в Кыргызской Республике на 2012-2019 годы» (далее - Государственная программа);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvjgvvvciqpb5e7kd3izv">
+      <w:hyperlink w:history="1" r:id="rIdo_a8rfrvjmaj3vgnojlza">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">План мероприятий</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 2015-2019 годы по реализации Государственной программы».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-u1gis3dpucrpdxxwuchf">
+      <w:hyperlink w:history="1" r:id="rIdx0aegxomo1agopbsaawjr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -435,93 +435,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Министерству финансов Кыргызской Республики ежегодно предусматривать в республиканском бюджете на 2012-2019 годы соответствующие средства для реализации Государственной программы Государственному агентству архитектуры, строительства и жилищно-коммунального хозяйства при Правительстве Кыргызской Республики и своевременно выделять необходимые финансовые ресурсы в объемах, установленных в Государственной программе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6kf4ji2vosicnphw_jd1">
+      <w:hyperlink w:history="1" r:id="rIdavvdvtdhcgujxw-vkmym8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Министерству экономики Кыргызской Республики, Министерству чрезвычайных ситуаций Кыргызской Республики, Министерству иностранных дел Кыргызской Республики совместно с Государственным агентством архитектуры, строительства и жилищно-коммунального хозяйства при Правительстве Кыргызской Республики в 2015-2019 годах провести необходимую работу по привлечению средств международных донорских организаций для реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0_audvsw8czijl-d05r6h">
+      <w:hyperlink w:history="1" r:id="rIdygj4zjeauequcpyc8z8kw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Государственной программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -529,51 +529,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Контроль за исполнением настоящего постановления возложить на отдел регионального развития, транспорта, строительства и коммуникаций Аппарата Правительства Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxue4g4-yf-qmfgyti4wd">
+      <w:hyperlink w:history="1" r:id="rId2hryzejj1qy0nsgnypboo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -673,51 +673,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждена</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-fcb5pwdukjfikpaj2bci">
+      <w:hyperlink w:history="1" r:id="rId743u6p4buz-usv4xn_xjw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 29 августа 2011 года № 523</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -755,51 +755,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Сейсмическая безопасность в Кыргызской Республике на 2012-2015 годы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcqhzkdxpewemvl3zjrai-">
+      <w:hyperlink w:history="1" r:id="rIdejkx364jn2kz_6zissigu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -859,51 +859,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызская Республика расположена в зоне сейсмической активности. На территории страны вероятны землетрясения интенсивностью 8, 9 и более 9 баллов. Только за последние 5 лет в республике произошли 3 сильных землетрясения, которые нанесли значительный материальный ущерб и вызвали гибель людей. Высокая сейсмичность территории предъявляет особые требования к строительной отрасли республики, требуется разработка и проведение долгосрочной и целенаправленной государственной политики в целях повышения уровня сейсмостойкости существующих и вновь строящихся зданий и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Существующая система прогноза, наблюдения, предупреждения землетрясений и ликвидации их последствий не в полной мере отвечает требуемому уровню оперативного решения задач по обеспечению сейсмической безопасности населения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdpbrnhplorgyhrnps0dxb7">
+      <w:hyperlink w:history="1" r:id="rIdkykqkhg0f014xf308em4q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О градостроительстве и архитектуре» и другие нормативные и правовые акты определяют ведомственные обязанности и права Министерства чрезвычайных ситуаций Кыргызской Республики, Министерства финансов Кыргызской Республики, Государственного агентства архитектуры и строительства при Правительстве Кыргызской Республики, Министерства образования и науки Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -911,51 +911,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Урегулирование взаимоотношений между министерствами и административными ведомствами для своевременного решения вопросов, связанных с обеспечением сейсмической безопасности населения, проведением прогноза и предупреждения землетрясений является актуальным вопросом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfa4sz9c6jicv8izwpm8sb">
+      <w:hyperlink w:history="1" r:id="rIdqmxluhuay331mtdz5fg8o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1433,51 +1433,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. В реализации Государственной программы принимают участие Министерство чрезвычайных ситуаций Кыргызской Республики, Министерство финансов Кыргызской Республики, Государственное агентство архитектуры, строительства и жилищно-коммунального хозяйства при Правительстве Кыргызской Республики, Министерство образования и науки Кыргызской Республики, Министерство здравоохранения Кыргызской Республики, Министерство иностранных дел Кыргызской Республики, а также органы местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdip1gsiwofkuip_vdb7g1y">
+      <w:hyperlink w:history="1" r:id="rId7d2acy9oqh8jarzbdiiuy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1759,51 +1759,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IV фаза - поддержание достигнутых результатов (2014-2019 годы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusbrypyie3go-vjtwvpaw">
+      <w:hyperlink w:history="1" r:id="rId5qtacc3yjiz9hwpe8gy9x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1861,51 +1861,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. Общее руководство по реализации республиканской программы осуществляет Государственное агентство архитектуры, строительства и жилищно-коммунального хозяйства при Правительстве Кыргызской Республики (далее - Госстрой).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_w8dvm2yd5xvwfu3hiyu">
+      <w:hyperlink w:history="1" r:id="rId3v1ppniaqzq41nyk8zr_j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2271,51 +2271,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Завершение - 31 декабря 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgerxg6cqqicjipmggwkv">
+      <w:hyperlink w:history="1" r:id="rIdryoebpys9iqzy1obn88wl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2335,51 +2335,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утвержден</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxzm1cpou1bgqlby7lep9">
+      <w:hyperlink w:history="1" r:id="rIdd9j_rwvjdhijlzofi-jha">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 29 августа 2011 года № 523</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -2404,51 +2404,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПЛАН МЕРОПРИЯТИЙ
  на 2015-2019 годы по реализации Государственной программы "Сейсмическая безопасность в Кыргызской Республике на 2012-2019 годы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvs-yirvoyq1cpeqygngc1">
+      <w:hyperlink w:history="1" r:id="rId2a9fb0xqjzw3ojmtkpzhk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 апреля 2015 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7627,69 +7627,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdxrxf77nvf__vsenbvmvm6">
+    <w:hyperlink w:history="1" r:id="rIdkszdlf2npjvx_kvsxvveb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/92854</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdpc0n7gexgosgrntlrzf4c">
+    <w:hyperlink w:history="1" r:id="rIdiqpvsvd7lmdhlq0k5jldy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7832,57 +7832,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqijbutiozw4ikxszsmyl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdnkan3_gpn93lnc_nhhpe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdwfc3pmuhxeye_fq3h9vzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854#p1" TargetMode="External"/><Relationship Id="rIdbvjgvvvciqpb5e7kd3izv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854#p2" TargetMode="External"/><Relationship Id="rId-u1gis3dpucrpdxxwuchf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdv6kf4ji2vosicnphw_jd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId0_audvsw8czijl-d05r6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854#p1" TargetMode="External"/><Relationship Id="rIdyxue4g4-yf-qmfgyti4wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId-fcb5pwdukjfikpaj2bci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854" TargetMode="External"/><Relationship Id="rIdcqhzkdxpewemvl3zjrai-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdpbrnhplorgyhrnps0dxb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/716" TargetMode="External"/><Relationship Id="rIdfa4sz9c6jicv8izwpm8sb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdip1gsiwofkuip_vdb7g1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdusbrypyie3go-vjtwvpaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIda_w8dvm2yd5xvwfu3hiyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdqgerxg6cqqicjipmggwkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdgxzm1cpou1bgqlby7lep9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854" TargetMode="External"/><Relationship Id="rIdvs-yirvoyq1cpeqygngc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdndx9bxdjb4x1wgzmsmx4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdxanoqi5z9az47smry8ddz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdptipqb71szazppdixqnvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854#p1" TargetMode="External"/><Relationship Id="rIdo_a8rfrvjmaj3vgnojlza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854#p2" TargetMode="External"/><Relationship Id="rIdx0aegxomo1agopbsaawjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdavvdvtdhcgujxw-vkmym8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdygj4zjeauequcpyc8z8kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854#p1" TargetMode="External"/><Relationship Id="rId2hryzejj1qy0nsgnypboo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId743u6p4buz-usv4xn_xjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854" TargetMode="External"/><Relationship Id="rIdejkx364jn2kz_6zissigu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdkykqkhg0f014xf308em4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/716" TargetMode="External"/><Relationship Id="rIdqmxluhuay331mtdz5fg8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId7d2acy9oqh8jarzbdiiuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId5qtacc3yjiz9hwpe8gy9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId3v1ppniaqzq41nyk8zr_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdryoebpys9iqzy1obn88wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rIdd9j_rwvjdhijlzofi-jha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854" TargetMode="External"/><Relationship Id="rId2a9fb0xqjzw3ojmtkpzhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97501" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxrxf77nvf__vsenbvmvm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854" TargetMode="External"/><Relationship Id="rIdpc0n7gexgosgrntlrzf4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkszdlf2npjvx_kvsxvveb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92854" TargetMode="External"/><Relationship Id="rIdiqpvsvd7lmdhlq0k5jldy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>