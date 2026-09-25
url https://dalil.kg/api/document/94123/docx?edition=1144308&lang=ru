--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -102,51 +102,51 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcm-c9xqy5uarcsfy1l4hb">
+      <w:hyperlink w:history="1" r:id="rIdmjifk8xzngp2ox0qtsvle">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -223,257 +223,257 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О введении государственного регулирования цен на водку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8tt7hqoufiey9aguube7q">
+      <w:hyperlink w:history="1" r:id="rIdygjyylwt0if1yglj7vjhs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июня 2014 года № 305</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtcah9kkdypotv2bxyun-">
+      <w:hyperlink w:history="1" r:id="rIdzy_xicskrn7xbmzqxdmwe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 января 2017 года № 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnk1ibrtqiq8uadam_dsw2">
+      <w:hyperlink w:history="1" r:id="rIdstjlk9wheuuwiy60fashn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2018 года № 32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppz7j5rhxyfgdh0yalpwg">
+      <w:hyperlink w:history="1" r:id="rIdftrymmciyifdxhhhav3ve">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 декабря 2019 года № 711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfr3c1v4gg52j_ds0zv3l">
+      <w:hyperlink w:history="1" r:id="rIdjqpdcr1ybtospqqx7f8zs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 марта 2020 года № 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с пунктом 5 части 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 88</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyx2barimljdg1_nogfhtq">
+      <w:hyperlink w:history="1" r:id="rIdicej520izytnh2inaoyvf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, частью 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 13</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilt-6lvnec8wgfrapaf29">
+      <w:hyperlink w:history="1" r:id="rIdrt69ikms1enysrvj2cjjp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственном регулировании производства и оборота этилового спирта, алкогольной продукции, розничной продажи и потребления алкогольной продукции, тонизирующих безалкогольных и слабоалкогольных напитков", в целях обеспечения равных условий для ведения бизнеса всеми субъектами рынка алкогольной продукции, увеличения поступления налоговых платежей в государственный бюджет за счет легализации рынка, снижения потребления некачественной алкогольной продукции Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5_skynlfxrifa4q7kflg">
+      <w:hyperlink w:history="1" r:id="rIdrnhz8wo7cqea40vkijjgm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2018 года № 32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -990,51 +990,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduusby1ackgc1gq_dmum5e">
+      <w:hyperlink w:history="1" r:id="rId6d2ofxeke8vgl77ysiesv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 декабря 2019 года № 711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1076,75 +1076,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Контроль за соблюдением установленных минимальных оптовых и розничных цен на водку возложить на уполномоченный орган по государственному регулированию и контролю за производством и оборотом этилового спирта, алкогольной и спиртосодержащей продукции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihfbou7swpieor9jd7p8p">
+      <w:hyperlink w:history="1" r:id="rIdawsbzj56u09_u6sa3zl_w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 января 2017 года № 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpx-2m4c3qdxmszqqge7bd">
+      <w:hyperlink w:history="1" r:id="rIdhqmabkudfjhwv-tm93-mq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 марта 2020 года № 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1171,136 +1171,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Уполномоченному органу по государственному регулированию и контролю за производством и оборотом этилового спирта, алкогольной и спиртосодержащей продукции  осуществлять мониторинг ситуации на рынке водки и при необходимости совместно с государственным органом в сфере фискальной политики вносить в установленном порядке предложения по пересмотру уровня минимальных цен на водку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarp6ntqsn87rpj2g6mhp5">
+      <w:hyperlink w:history="1" r:id="rIdmtlyxq2wptrgbqpfi9fke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июня 2014 года № 305</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4w8d6tvyeow2hko2y-01o">
+      <w:hyperlink w:history="1" r:id="rIdgkcu7znujfmiwjp6qiime">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 января 2017 года № 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdseipeo6vik9l37farpmz-">
+      <w:hyperlink w:history="1" r:id="rIdgq8jgqiwbwlcwsjn6zdzc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 марта 2020 года № 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Признать утратившим силу пункт 16 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_5p2sa4ybiyngsgbbrtz">
+      <w:hyperlink w:history="1" r:id="rIdkdrufbuoc3gk4hkkry7s9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по преодолению критической ситуации, сложившейся в спиртовой и алкогольной промышленности Кыргызской Республики" от 19 декабря 2006 года № 876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1447,69 +1447,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdnyrm3juyzrpcu8lxt5yye">
+    <w:hyperlink w:history="1" r:id="rIdtuiiovcexd22baea1hsnt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/94123</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdw-1onenucrjpyu57tyg9s">
+    <w:hyperlink w:history="1" r:id="rIdhpb4ifkndzid3pdwql_mw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1652,57 +1652,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcm-c9xqy5uarcsfy1l4hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId8tt7hqoufiey9aguube7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96542" TargetMode="External"/><Relationship Id="rIdhtcah9kkdypotv2bxyun-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98757" TargetMode="External"/><Relationship Id="rIdnk1ibrtqiq8uadam_dsw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11709" TargetMode="External"/><Relationship Id="rIdppz7j5rhxyfgdh0yalpwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20997" TargetMode="External"/><Relationship Id="rIdwfr3c1v4gg52j_ds0zv3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdyx2barimljdg1_nogfhtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdilt-6lvnec8wgfrapaf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202669" TargetMode="External"/><Relationship Id="rIdm5_skynlfxrifa4q7kflg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11709" TargetMode="External"/><Relationship Id="rIduusby1ackgc1gq_dmum5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20997" TargetMode="External"/><Relationship Id="rIdihfbou7swpieor9jd7p8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98757" TargetMode="External"/><Relationship Id="rIdpx-2m4c3qdxmszqqge7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdarp6ntqsn87rpj2g6mhp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96542" TargetMode="External"/><Relationship Id="rId4w8d6tvyeow2hko2y-01o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98757" TargetMode="External"/><Relationship Id="rIdseipeo6vik9l37farpmz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIde_5p2sa4ybiyngsgbbrtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmjifk8xzngp2ox0qtsvle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdygjyylwt0if1yglj7vjhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96542" TargetMode="External"/><Relationship Id="rIdzy_xicskrn7xbmzqxdmwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98757" TargetMode="External"/><Relationship Id="rIdstjlk9wheuuwiy60fashn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11709" TargetMode="External"/><Relationship Id="rIdftrymmciyifdxhhhav3ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20997" TargetMode="External"/><Relationship Id="rIdjqpdcr1ybtospqqx7f8zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdicej520izytnh2inaoyvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdrt69ikms1enysrvj2cjjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202669" TargetMode="External"/><Relationship Id="rIdrnhz8wo7cqea40vkijjgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11709" TargetMode="External"/><Relationship Id="rId6d2ofxeke8vgl77ysiesv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20997" TargetMode="External"/><Relationship Id="rIdawsbzj56u09_u6sa3zl_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98757" TargetMode="External"/><Relationship Id="rIdhqmabkudfjhwv-tm93-mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdmtlyxq2wptrgbqpfi9fke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96542" TargetMode="External"/><Relationship Id="rIdgkcu7znujfmiwjp6qiime" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98757" TargetMode="External"/><Relationship Id="rIdgq8jgqiwbwlcwsjn6zdzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdkdrufbuoc3gk4hkkry7s9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnyrm3juyzrpcu8lxt5yye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94123" TargetMode="External"/><Relationship Id="rIdw-1onenucrjpyu57tyg9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtuiiovcexd22baea1hsnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94123" TargetMode="External"/><Relationship Id="rIdhpb4ifkndzid3pdwql_mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>