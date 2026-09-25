--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -99,100 +99,100 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛА СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_y6z0ksk96fv7nb7znlb">
+      <w:hyperlink w:history="1" r:id="rIdpzkmhpwy4jhzyesmaonrr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 4 сентября 2018 года № 417</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение 2 
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3986xuo_pbm5mata5eeh">
+      <w:hyperlink w:history="1" r:id="rIdqm-a-s93kicmzlxtwg-b9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 5 февраля 2014 года № 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
@@ -203,51 +203,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ИНСТРУКЦИЯ
  о порядке предоставления отчетности по лотерее</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlldjlrvlc405cn3ahmpra">
+      <w:hyperlink w:history="1" r:id="rId5dktzkhgbqrnmmherje2a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 ноября 2016 года № 608</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -258,51 +258,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящая Инструкция о порядке предоставления отчетности по лотерее (далее - Инструкция) разработана в соответствии со статьей 18 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdki__jrjxibznvkomyegs1">
+      <w:hyperlink w:history="1" r:id="rId5-srikgjvbhbvzd0npwuc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О лотереях" и устанавливает состав, порядок и сроки предоставления отчетности организаторами лотерей в уполномоченный государственный орган по регулированию лотерейной деятельности (далее - уполномоченный государственный орган).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -310,51 +310,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Действие настоящей Инструкции распространяется на всех организаторов лотереи, осуществляющих деятельность на основании лицензии на осуществление лотерейной деятельности, выданного уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3bi5mw51y83_wj9fas9sg">
+      <w:hyperlink w:history="1" r:id="rIdvloigouunlqvz40qw08ky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 ноября 2016 года № 608</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -425,126 +425,126 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Организатор лотереи представляет в уполномоченный государственный орган следующую отчетность:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) ежемесячная отчетность (для мгновенных, тиражных, электронных лотерей) по формам согласно приложениям </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdez5_mu6vgx6xc7uelnsz3">
+      <w:hyperlink w:history="1" r:id="rIdxnxoimgd6rmyj2xe5n2fw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr8h4spqnatn0esxbvgcse">
+      <w:hyperlink w:history="1" r:id="rIdhcuittm5cq8amueys-ong">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdco54yfxx5mgnonmxgvewh">
+      <w:hyperlink w:history="1" r:id="rIdh0d5guudnnjgk5bik9uro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) отчетность по итогам завершенной лотереи (для стимулирующих лотерей) по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfazuwq_djndr-4ewsaso">
+      <w:hyperlink w:history="1" r:id="rIdcvbvjw0avyozoj9nqkt_r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -723,51 +723,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">за _____________ 201__ г. (за 201__ г.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-dmq-a6fwmczmord59drk">
+      <w:hyperlink w:history="1" r:id="rIdwdznvyjf_btmdpslfi6c_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 ноября 2016 года № 608</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2560,51 +2560,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8547"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="none" w:color="auto" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds2lv545i2dk_vgf5chtid">
+            <w:hyperlink w:history="1" r:id="rIdmudo7zmwqseipe1weo6xl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства КР от 23 ноября 2016 года № 608)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2809,51 +2809,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">за ____________ 201__ г. (за 201__ г.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns2pcv6vvgw5zgigro1qx">
+      <w:hyperlink w:history="1" r:id="rIdbxyn4q4lie0ornkrv1qzb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 ноября 2016 года № 608</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4349,51 +4349,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8509"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="none" w:color="auto" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnm4yqg2kwyfp-sdnornh5">
+            <w:hyperlink w:history="1" r:id="rIdwbrah3a4ghxiama6506jl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства КР от 23 ноября 2016 года № 608)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4658,51 +4658,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">за _______________ 201__ г. (за 201__ г.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr1ggokgk-vvgsuo_enjio">
+      <w:hyperlink w:history="1" r:id="rIdmlzmqvmuyvx3wnla3ff3e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 ноября 2016 года № 608</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6247,51 +6247,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с __________ 201__ г. по ___________ 201__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyz2nbeaix9ryyiks8zjw">
+      <w:hyperlink w:history="1" r:id="rIdk9omghnhrgrrfw2s74ftv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 23 ноября 2016 года № 608)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6390,69 +6390,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdedyqwngxd3pec5y76c4vk">
+    <w:hyperlink w:history="1" r:id="rIdbpgoh1v69zsibipyplrwa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/96063</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdq8aidjgqi0veaxywbvivo">
+    <w:hyperlink w:history="1" r:id="rIdsevax7lz8y8ieqouoh_g_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6595,57 +6595,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIda_y6z0ksk96fv7nb7znlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12633" TargetMode="External"/><Relationship Id="rIdm3986xuo_pbm5mata5eeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063" TargetMode="External"/><Relationship Id="rIdlldjlrvlc405cn3ahmpra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdki__jrjxibznvkomyegs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202548" TargetMode="External"/><Relationship Id="rId3bi5mw51y83_wj9fas9sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdez5_mu6vgx6xc7uelnsz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063#&#1088;1" TargetMode="External"/><Relationship Id="rIdr8h4spqnatn0esxbvgcse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063#&#1088;2" TargetMode="External"/><Relationship Id="rIdco54yfxx5mgnonmxgvewh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063#&#1088;3" TargetMode="External"/><Relationship Id="rIdjfazuwq_djndr-4ewsaso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063" TargetMode="External"/><Relationship Id="rId-dmq-a6fwmczmord59drk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIds2lv545i2dk_vgf5chtid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdns2pcv6vvgw5zgigro1qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdnm4yqg2kwyfp-sdnornh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdr1ggokgk-vvgsuo_enjio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdtyz2nbeaix9ryyiks8zjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdpzkmhpwy4jhzyesmaonrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12633" TargetMode="External"/><Relationship Id="rIdqm-a-s93kicmzlxtwg-b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063" TargetMode="External"/><Relationship Id="rId5dktzkhgbqrnmmherje2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rId5-srikgjvbhbvzd0npwuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202548" TargetMode="External"/><Relationship Id="rIdvloigouunlqvz40qw08ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdxnxoimgd6rmyj2xe5n2fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063#&#1088;1" TargetMode="External"/><Relationship Id="rIdhcuittm5cq8amueys-ong" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063#&#1088;2" TargetMode="External"/><Relationship Id="rIdh0d5guudnnjgk5bik9uro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063#&#1088;3" TargetMode="External"/><Relationship Id="rIdcvbvjw0avyozoj9nqkt_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063" TargetMode="External"/><Relationship Id="rIdwdznvyjf_btmdpslfi6c_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdmudo7zmwqseipe1weo6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdbxyn4q4lie0ornkrv1qzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdwbrah3a4ghxiama6506jl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdmlzmqvmuyvx3wnla3ff3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdk9omghnhrgrrfw2s74ftv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdedyqwngxd3pec5y76c4vk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063" TargetMode="External"/><Relationship Id="rIdq8aidjgqi0veaxywbvivo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbpgoh1v69zsibipyplrwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96063" TargetMode="External"/><Relationship Id="rIdsevax7lz8y8ieqouoh_g_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>